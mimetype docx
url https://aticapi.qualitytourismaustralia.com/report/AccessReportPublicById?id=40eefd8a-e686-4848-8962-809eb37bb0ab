--- v0 (2026-05-19)
+++ v1 (2026-07-18)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-19 15:22</w:t>
+              <w:t xml:space="preserve">2026-07-19 03:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8088,51 +8088,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2E9B1EF6"/>
+    <w:nsid w:val="50FB72AF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>