--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-19 03:58</w:t>
+              <w:t xml:space="preserve">2026-09-17 06:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1490,51 +1490,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2522,1320 +2522,1504 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-Booking or Booking Stage Questions: Guests are encouraged (often via booking forms or direct inquiries) to disclose any mobility, sensory, medical, or cognitive needs. This allows the business to prepare appropriately in advance.  On-Arrival Interaction: Staff are trained to observe and engage politely with guests upon arrival or boarding. If a guest appears to need assistance or self-identifies, staff can take note discreetly and offer support as needed. Driver &amp; Staff Training: All drivers and guides are trained in safety protocols, including maintaining clear exit paths throughout the journey and ensuring passengers do not leave luggage or personal items in aisles or exit areas.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The staff calmly communicate with the guest needing help, explaining what is happening and what support will be provided.  If possible, the guest is helped to exit using standard means (e.g. walking with assistance, using a ramp or lift).  If mobility is limited or evacuation is difficult, staff may:  Use manual handling techniques (only if trained and safe to do so).  Use available equipment (e.g. evacuation chair, slide board) if present.  Call emergency responders immediately for assistance if the situation is beyond the staff’s capacity. Post-Emergency Follow-Up  Once safe, staff check in with the guest to provide comfort and further support.  An incident report is completed, and any learnings are integrated into future safety training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Podcasts available for low vision - please see attached website accessibility page above</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podcasts available for low vision - please see attached website accessibility page above</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Welcoming Policy Certified service animals are welcomed on all tours, in line with Tasmanian and Australian legislation.  Staff are trained to understand the rights of guests accompanied by service animals and will ensure they are treated respectfully and professionally.  Transport Accommodations Service animals can travel inside tour vehicles with their handler.  Seating can be adjusted where possible to ensure a comfortable and safe space for both the guest and their service animal.  If needed, water-resistant mats or blankets may be provided to help protect seating and ensure hygiene.  Comfort &amp; Welfare Tour stops will include access to water for the animal, and guides can assist in identifying pet-friendly rest areas along the way.  If additional breaks are required for the animal’s wellbeing, guides can accommodate within reason and within tour timing constraints.  Booking Support Guests are encouraged to notify the team during the booking process if they are travelling with a service animal, so appropriate arrangements can be made in advance.  This ensures smooth boarding, suitable vehicle setup, and staff awareness. Compliance and Respect Only legally recognised and accredited assistance animals are permitted (in accordance with Disability Discrimination Act 1992).  Staff will never request personal medical information, but may ask for service animal identification or certification, if not visibly clear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">Picture Board at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Minimised Wait Times &amp;amp; Prioritised AssistanceGuests who disclose fatigue-related conditions are offered priority boarding and seating, reducing time spent waiting in queues or standing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Where possible, early boarding is arranged to allow guests to settle in comfortably without the stress of crowds or time pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating Availability at Meeting PointsStaff ensure that accessible seating is available at key tour meeting points or pickup locations, especially for guests who may have difficulty standing for extended periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If public seating is limited, portable seating solutions may be provided upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-Tour CommunicationGuests are encouraged to share access needs during the booking process. This allows staff to plan ahead and minimise physical exertion or waiting periods for individuals with fatigue or chronic conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Efficient Boarding ProceduresBoarding processes are kept quick and streamlined for all guests, with additional patience and support offered to those who may need more time or rest before or after boarding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Trained Staff SupportStaff are trained to recognise signs of fatigue and provide appropriate assistance, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Offering a place to sit while waiting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Checking in regularly throughout the tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adjusting pace and communication as needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Tour pickup locations vary, details are given mostly verbally but can also be sent via various forms of technology</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">We run tours, places visited varies</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We run tours, places visited varies</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour pickup locations vary, details are given mostly verbally but can also be sent via various forms of technology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We run tours, often places visited have very small pathways and we have no way of knowing so felt it best to be on the safe side and say no</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We run tours, places visited varies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We run tours, places visited varies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We run tours, places visited varies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We run tours, places visited varies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a 'Changing Place' within We run tours, places visited varies, we visit places that have public toilet facilities that adhere to these standards of our business</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">There is a registered changing places facility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">There is a 'Changing Place' within We run tours, places visited varies, we visit places that have public toilet facilities that adhere to these standards of our business</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">2</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Commentary is available in written format</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:t xml:space="preserve">2 vehicles have wheelchair lifts or ramps</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Commentary is available in written format</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a audio description of surroundings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Port Arthur, Bruny Island Cheese Co. &amp;amp; Beer Co. ,Get Shucked Oyster Bar, Bruny Island Honey ,Cape Bruny Lighthouse, Bonorong Park, Richmond Bridge , St. John’s Catholic Church , Wicked Cheese Company, Littlewood Berry Farm, Richmond Lolly Shop&amp;nbsp; etc.</w:t>
+        <w:t xml:space="preserve">Port Arthur, Bruny Island Cheese Co. &amp;amp; Beer Co. ,Get Shucked Oyster Bar, Bruny Island Honey ,Cape Bruny Lighthouse, Bonorong Park, Richmond Bridge , St. John’s Catholic Church , Wicked Cheese Company, Littlewood Berry Farm, Richmond Lolly Shop etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
@@ -8088,51 +8272,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="50FB72AF"/>
+    <w:nsid w:val="705CB735"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>