--- v0 (2026-05-15)
+++ v1 (2026-07-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-16 02:38</w:t>
+              <w:t xml:space="preserve">2026-07-15 17:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2601,65 +2601,50 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A familiarisation tour</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Not Applicable</w:t>
@@ -7714,51 +7699,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="061FEF35"/>
+    <w:nsid w:val="7039965B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>