--- v1 (2026-07-15)
+++ v2 (2026-09-14)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-15 17:49</w:t>
+              <w:t xml:space="preserve">2026-09-14 14:33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2443,1142 +2443,1161 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...130 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We rely on our clients (school Teachers / Education Assistants) to manage the person with a disbility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Evacuation by Vehicle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">We operate in the outdoors</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not Applicable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">these could be bush paths, tracks or stairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We operate in the outdoors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">we camp in Tents</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of Not Applicable wide</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">we camp in Tents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of Not Applicable wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We use Tents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fixtures and fittings have rounded edges</w:t>
+        <w:t xml:space="preserve">All heating appliances and hot water pipes are protected or insulated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width of the door is Not Applicable.</w:t>
+        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The width beside the toilet is Not Applicable .</w:t>
+        <w:t xml:space="preserve">Fixtures and fittings have rounded edges</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The width of the door is Not Applicable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">The width beside the toilet is Not Applicable .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
+        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The smallest doorway is We operate in the outdoors and construct a bush kitchen wide</w:t>
+        <w:t xml:space="preserve">There is a roll-in shower with fold down fixed seat or a shower chair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet close by that is open during our business hours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We use private campsites and DBCA campsites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">The smallest doorway is We operate in the outdoors and construct a bush kitchen wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet close by that is open during our business hours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depends on the disability and the activity&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Separate storage and cooking utensils</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Depends on the disability and the activity </w:t>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depends on the disability and the activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depends on the disability and the activity </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Terrain, adventure activity, support staff, capability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Terrain, adventure activity, support staff, capability.Abseiling, high ropes, kayaking, mountain biking, swimming, expedition hiking, cooking, sleeping in a tent</w:t>
+        <w:t xml:space="preserve">Abseiling, high ropes, kayaking, mountain biking, swimming, expedition hiking, cooking, sleeping in a tent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7699,51 +7718,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7039965B"/>
+    <w:nsid w:val="1CC86C47"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>