--- v0 (2026-05-26)
+++ v1 (2026-07-26)
@@ -781,51 +781,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-27 05:04</w:t>
+              <w:t xml:space="preserve">2026-07-27 01:21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9604,51 +9604,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3C51169C"/>
+    <w:nsid w:val="378AA8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>