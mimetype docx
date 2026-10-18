--- v1 (2026-07-26)
+++ v2 (2026-10-18)
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belinda  Austen</w:t>
+              <w:t xml:space="preserve">Bee  Aurmanarom</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -665,51 +665,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">belinda.austen@ihg.com</w:t>
+              <w:t xml:space="preserve">bookinghiccp@ihg.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -781,51 +781,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-27 01:21</w:t>
+              <w:t xml:space="preserve">2026-10-18 17:04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3003,833 +3003,826 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits including stairwells, have bright edges used on the steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The business identifies guests who need additional assistance should an emergency occur by: </w:t>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A notice board is kept in the front office which is updated daily as guests who require additional assistance check-in/out of the hotel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you have guests who are obviously unable to evacuate safely it will be necessary to do the following: 1) Advise the Chief Warden of the situation using WIP phone for further instruction 2) After the remaining guests have evacuated the floor, assist the person close to the fire stairs as directed by the Chief Warden 3) Should there be a need to enter the fire stairs with a disabled person, advise the Chief Warden and position the person in the corner of the small landing so that others can safely pass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A notice board is kept in the front office which is updated daily as guests who require additional assistance check-in/out of the hotel. </w:t>
-[...36 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have multiple chairs and couches in our lobby for guests to sit comfortably when waiting for check-in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...68 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...512 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Lift location: Left of the reception desks in the lobby. Available to all public; Has visual floor indicator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -9604,51 +9597,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="378AA8F2"/>
+    <w:nsid w:val="58695512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>