--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-26 08:09</w:t>
+              <w:t xml:space="preserve">2026-07-13 08:48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8782,51 +8782,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="359C1E1E"/>
+    <w:nsid w:val="3E2F31EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>