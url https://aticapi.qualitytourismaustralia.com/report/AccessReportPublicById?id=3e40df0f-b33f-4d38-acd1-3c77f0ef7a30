--- v1 (2026-07-12)
+++ v2 (2026-09-12)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-13 08:48</w:t>
+              <w:t xml:space="preserve">2026-09-12 14:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1154,1332 +1154,1332 @@
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000005"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+            <w:t xml:space="preserve">Communications</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000005 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">5</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000006"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000006"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000007"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">GENERAL</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000007"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000008"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000008"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000009"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000008 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">6</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000009"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000010"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000010"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000011"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Steps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000010 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000011"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000012"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000012"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000013"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Tour/Transport Services</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000013"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000014"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000015"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000016"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bedrooms</w:t>
+            <w:t xml:space="preserve">Room Amenities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000017"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Room Amenities</w:t>
+            <w:t xml:space="preserve">Bathrooms</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ATTRACTIONS</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">13</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">COMMON AREAS</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000018"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bathrooms</w:t>
+            <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000019"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000022"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">ATTRACTIONS</w:t>
+            <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">12</w:t>
+            <w:t xml:space="preserve">15</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:spacing/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000023"</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Dining Spaces</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:tab/>
+            <w:t xml:space="preserve"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000020"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000024"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">COMMON AREAS</w:t>
+            <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000021"</w:instrText>
+            <w:instrText xml:space="preserve">HYPERLINK \l "_Toc0000000025"</w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
-            <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
+            <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
+            <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
-[...251 lines deleted...]
-            <w:t xml:space="preserve">18</w:t>
+            <w:t xml:space="preserve">19</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2666,50 +2666,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blind or low vision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deaf or low hearing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Limited mobility</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food allergies or intolerances</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -2879,1743 +2894,2122 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are Audible device/s to alert occupants to evacuate with instructions on how to evacuate.</w:t>
+        <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exits and access to exists are greater than 900mm</w:t>
+        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
+        <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
+        <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">All guides carry radios and satellite phones at all times, whether at the lodge or out on tour, ensuring constant communication. In the event a guest requires assisted rescue, the guide provides immediate support using the on-hand first aid kit and contacts the lodge for further assistance. Each situation is assessed individually to determine whether evacuation via the Royal Flying Doctor Service is required, or if the guest can be safely returned to the lodge and flown out the following day. All staff are thoroughly trained to manage these situations with care and professionalism.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With a maximum of 30 guests on site and a high staff-to-guest ratio, we maintain a highly personalised approach to guest care. Our team takes the time to get to know each guest, discussing their needs, abilities, and expectations for activities. This allows us to discreetly identify anyone who may require additional assistance in the event of an emergency and ensure appropriate support is in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All guides carry radios and satellite phones at all times, whether at the lodge or out on tour, ensuring constant communication. In the event a guest requires assisted rescue, the guide provides immediate support using the on-hand first aid kit and contacts the lodge for further assistance. Each situation is assessed individually to determine whether evacuation via the Royal Flying Doctor Service is required, or if the guest can be safely returned to the lodge and flown out the following day. All staff are thoroughly trained to manage these situations with care and professionalism.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://berkeleyriverlodge.com.au/about/accessibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Due to the small scale of our operations and the personalised nature of our service, guests are never subject to long wait times. All tours and activities run to clearly communicated schedules, with departure and return times provided in advance. As a result, guests—including those who experience fatigue—are able to plan accordingly and are not disadvantaged. </w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While we have not yet received a request for a service animal in our 12 years of operation due to our remote, fly-in-only location, we fully understand our legal obligation to accommodate service animals. Should a guest require this, we would make every effort to support their needs and ensure the animal is appropriately cared for during their stay, adapting our services as necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">At Berkeley River Lodge, our remote and intimate setting allows us to offer highly personalised service. We encourage guests to share any specific needs or accessibility requirements prior to arrival so we can ensure the most comfortable and enjoyable experience possible. Our team is always happy to adapt activities, schedules, or accommodations where appropriate—your comfort and wellbeing are our top priority. </w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Due to the small scale of our operations and the personalised nature of our service, guests are never subject to long wait times. All tours and activities run to clearly communicated schedules, with departure and return times provided in advance. As a result, guests—including those who experience fatigue—are able to plan accordingly and are not disadvantaged. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">At Berkeley River Lodge, our remote and intimate setting allows us to offer highly personalised service. We encourage guests to share any specific needs or accessibility requirements prior to arrival so we can ensure the most comfortable and enjoyable experience possible. Our team is always happy to adapt activities, schedules, or accommodations where appropriate—your comfort and wellbeing are our top priority. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As a remote outback property, the external paths at Berkeley River Lodge are natural, uneven, and may become muddy or slippery during the wet season. Surfaces are not paved or hard-packed, and terrain can vary throughout the property and surrounding wilderness. We strongly encourage guests to consider the adventurous nature of the experience before booking, as part of the uniqueness of Berkeley River Lodge lies in its raw, untamed environment. Our team is always available to assist guests as needed and will provide guidance and support to ensure comfort and safety wherever possible. </w:t>
+        <w:t xml:space="preserve">As Berkeley River Lodge is a fly-in-only property with no guest vehicles on site, there is no designated parking or vehicle access. All guest transfers are conducted by our team using lodge vehicles from the private airstrip to the lodge and for guided tours. As such, features such as accessible parking bays, curb ramps, or intercom systems at entrances are not applicable to our setting. However, we are committed to assisting all guests upon arrival and throughout their stay to ensure smooth and comfortable access. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As a remote outback property, the external paths at Berkeley River Lodge are natural, uneven, and may become muddy or slippery during the wet season. Surfaces are not paved or hard-packed, and terrain can vary throughout the property and surrounding wilderness. We strongly encourage guests to consider the adventurous nature of the experience before booking, as part of the uniqueness of Berkeley River Lodge lies in its raw, untamed environment. Our team is always available to assist guests as needed and will provide guidance and support to ensure comfort and safety wherever possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None of our vehicles are fitted with wheelchair lifts or ramps. Due to the rugged terrain and the nature of our remote outback setting, our vehicles are specifically selected for their off-road capability and are not compatible with wheelchair lift systems. As such, guests must have a reasonable level of mobility to board and disembark from lodge vehicles. vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yes, there are steps throughout Berkeley River Lodge. Due to the remote and rugged nature of the property, guests will encounter steps when disembarking the small aircraft, boarding and exiting lodge vehicles, and accessing various areas of the lodge. While our guides are always available to assist, a reasonable level of mobility and agility is required to move safely and comfortably around the property and participate in activities. Berkeley River Lodge is a unique, experiential destination and not a conventional resort environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">All tours include stops where guests disembark to explore the surrounding natural environment. However, due to the remote and undeveloped nature of the areas we visit, accessible toilet facilities are not available at tour stops or on board. Guests should be aware that a moderate level of mobility is required, and we recommend discussing any specific needs with our team prior to travel so we can provide guidance and ensure the most suitable experience. </w:t>
+        <w:t xml:space="preserve">None of our vehicles are fitted with wheelchair lifts or ramps. Due to the rugged terrain and the nature of our remote outback setting, our vehicles are specifically selected for their off-road capability and are not compatible with wheelchair lift systems. As such, guests must have a reasonable level of mobility to board and disembark from lodge vehicles. vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guides</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All tours include stops where guests disembark to explore the surrounding natural environment. However, due to the remote and undeveloped nature of the areas we visit, accessible toilet facilities are not available at tour stops or on board. Guests should be aware that a moderate level of mobility is required, and we recommend discussing any specific needs with our team prior to travel so we can provide guidance and ensure the most suitable experience. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t xml:space="preserve">Walking Tours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+        <w:t xml:space="preserve">Guides</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are 1 rooms available to guests who use a wheelchair</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">While our villas are not fitted with visual alarm systems, our emergency procedures are designed to ensure the safety of all guests, including those with hearing impairments. It is important that guests advise us of any hearing impairment prior to arrival so appropriate arrangements can be made. In the event of an emergency, the on-duty manager—typically the General Manager or Assistant Manager—will be informed of any guests requiring additional assistance. During an evacuation, they will personally attend the villa to ensure the guest is alerted and safely escorted from the premises, including during overnight hours if necessary. </w:t>
+        <w:t xml:space="preserve">Marine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Image(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="1689100" cy="2540000"/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1689100" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TAR-BRL-CharterDWNBRL-1 (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1689100"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1689100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stepping on boat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1689100"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1689100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stepping onto vehicle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guided experiences at Berkeley River Lodge are a highlight of our five-night itineraries, offering guests the chance to explore the stunning and remote Kimberley landscape by 4WD, boat, and light aircraft. Due to the nature of the terrain and the design of our transport vehicles—including steep steps, uneven ground, and water access points—a reasonable level of mobility, fitness, and agility is required to participate safely and comfortably. We encourage guests to contact our team in advance to discuss any concerns or to assess suitability prior to booking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">While our villas are not fitted with visual alarm systems, our emergency procedures are designed to ensure the safety of all guests, including those with hearing impairments. It is important that guests advise us of any hearing impairment prior to arrival so appropriate arrangements can be made. In the event of an emergency, the on-duty manager—typically the General Manager or Assistant Manager—will be informed of any guests requiring additional assistance. During an evacuation, they will personally attend the villa to ensure the guest is alerted and safely escorted from the premises, including during overnight hours if necessary. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+        <w:t xml:space="preserve">There is a clear opening at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is at least 130mm clearance under the bed</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is at least 850mm clear space beside the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
+        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">There is at least 130mm clearance under the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our villas are spacious and uncluttered, offering a simple, open-plan layout designed for comfort and ease of movement. Each villa includes a private balcony with sliding doors and a generous outlook over the remote landscape. While we aim to provide a relaxing and comfortable environment, guests should be aware that due to our remote location, services such as on-site laundry or custom requests for hypoallergenic bedding and cleaning products may not be available. We recommend guests with specific sensitivities or requirements contact us prior to booking to discuss suitability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathrooms  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">All shower, bath and basin taps are clearly differentiated between hot and cold</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...59 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
+        <w:t xml:space="preserve">There is a minimum of 1400mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">The toilet seat is a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is level access through the dining area</w:t>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bathroom Image(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="1689100" cy="2540000"/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1689100" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TAR-BRL-Villabathroom-2 (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="2540000" cy="1689100"/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2540000" cy="1689100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TAR-BRL-Villabathroom-3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our villa bathrooms are a standout feature of the Berkeley River Lodge experience—open-air, beautifully designed, and completely immersed in nature. Guests can enjoy a luxurious freestanding bath under the stars, a spacious rain-head shower with custom copper fixtures, and an overall design that reflects the raw beauty of our outback setting. However, it's important to note that these bathrooms are not traditional in layout or operation. The showers feature unique handcrafted controls, and the eco-friendly composting toilets require guests to press a foot pedal for waste disposal. While the space is visually stunning and offers a truly memorable experience, it may present challenges for guests with limited mobility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ATTRACTIONS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">COMMON AREAS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Swimming pools, spas and waterparks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">The following swimming pools, spas and waterparks amenities are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are Plain English menus</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is level access through the dining area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">There are Plain English menus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organic</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kosher</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Halal</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Our chef is highly experienced in catering for a wide range of dietary needs, and dietary restrictions or preferences are never an issue—we encourage guests to notify us in advance so we can plan accordingly. While we operate a single kitchen due to the remote nature of the property, every effort is made to avoid cross-contamination of allergens and dietary-specific ingredients. However, we cannot guarantee an allergen-free environment, such as for gluten or nuts. We take all dietary requirements seriously and will work closely with guests to ensure meals are prepared with the utmost care and consideration. </w:t>
+        <w:t xml:space="preserve">Organic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kosher</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Halal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dining at Berkeley River Lodge is a highlight of the guest experience, with meals thoughtfully crafted by our on-site chef using seasonal and locally inspired ingredients. Dinner is served as a set-menu, multi-course experience each evening, often with themed influences such as Asian, French, or seafood nights. All guests receive the same menu unless a dietary restriction has been advised in advance. Please note, we do not offer à la carte dining for dinner.Breakfast includes a continental buffet with a selection of fresh items, and a daily cooked breakfast special. Lunch is typically offered as an à la carte menu; however, when guests are out on tours, they may be provided with a gourmet picnic, bento box, or shared-style lunch spread depending on the day’s itinerary.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our chef is highly experienced in catering for a wide range of dietary needs, and dietary restrictions or preferences are never an issue—we encourage guests to notify us in advance so we can plan accordingly. While we operate a single kitchen due to the remote nature of the property, every effort is made to avoid cross-contamination of allergens and dietary-specific ingredients. However, we cannot guarantee an allergen-free environment, such as for gluten or nuts. We take all dietary requirements seriously and will work closely with guests to ensure meals are prepared with the utmost care and consideration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining at Berkeley River Lodge is a highlight of the guest experience, with meals thoughtfully crafted by our on-site chef using seasonal and locally inspired ingredients. Dinner is served as a set-menu, multi-course experience each evening, often with themed influences such as Asian, French, or seafood nights. All guests receive the same menu unless a dietary restriction has been advised in advance. Please note, we do not offer à la carte dining for dinner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Breakfast includes a continental buffet with a selection of fresh items, and a daily cooked breakfast special. Lunch is typically offered as an à la carte menu; however, when guests are out on tours, they may be provided with a gourmet picnic, bento box, or shared-style lunch spread depending on the day’s itinerary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc0000000024"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
@@ -8782,51 +9176,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3E2F31EC"/>
+    <w:nsid w:val="1F0603A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -10442,51 +10836,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>