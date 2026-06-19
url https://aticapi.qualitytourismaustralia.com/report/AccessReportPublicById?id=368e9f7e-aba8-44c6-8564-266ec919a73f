--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 00:35</w:t>
+              <w:t xml:space="preserve">2026-06-20 01:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7051,51 +7051,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6569B49A"/>
+    <w:nsid w:val="7C366F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>