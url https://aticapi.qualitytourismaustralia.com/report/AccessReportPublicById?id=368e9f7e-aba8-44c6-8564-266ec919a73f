--- v1 (2026-06-19)
+++ v2 (2026-09-01)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 01:39</w:t>
+              <w:t xml:space="preserve">2026-09-01 20:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2014,51 +2014,51 @@
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not applicable as we do not cater to people with disabilities.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Not applicable as we do not cater to people with disabilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
@@ -2616,52 +2616,495 @@
         <w:t xml:space="preserve">IMG_3889.JPEG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Continental Hotel in BroomeCygnet Bay Pearl FarmHorizontal Falls Sea Plane AdventuresMt Hart Wilderness LodgeAPT Bungle BunglesSavannah LodgeKununurra Country ClubHalls Creek MotelFitzroy River LodgeEco Beach Wilderness RetreatPort Hedland Hospitality InnHilton Garden Inn DarwinCooinda LodgeYellow Water CruiseTriple J KununurraMimbi CavesPilbara ToursKarijini Eco RetreatSamson ChaletsYardie Creek CruisesPot Shot ResortRAC Monkey MiaRAC PembertonEmma Gorge El QuestroKalbarri Edge ResortOcean Centre Hotel GeraldtonSkeetas RestaurantMt Augustus Tourist ParkInterContinental PerthHyden MotelRailway Inn &amp;nbsp;KalgoorlieComfort Inn EsperanceHilton Garden Inn AlbanyAlbany Whaling StationANZAC Centre AlbanyCape Leeuwin LighthouseJewel CaveRustico by Hayshed HillHilton Garden Inn BusseltonEsplanade Fremantle</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The Continental Hotel in Broome</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cygnet Bay Pearl Farm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Horizontal Falls Sea Plane Adventures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mt Hart Wilderness Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">APT Bungle Bungles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Savannah Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kununurra Country Club</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Halls Creek Motel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Fitzroy River Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Eco Beach Wilderness Retreat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Port Hedland Hospitality Inn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hilton Garden Inn Darwin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cooinda Lodge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yellow Water Cruise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Triple J Kununurra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mimbi Caves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pilbara Tours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Karijini Eco Retreat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Samson Chalets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Yardie Creek Cruises</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pot Shot Resort</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">RAC Monkey Mia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">RAC Pemberton</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emma Gorge El Questro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kalbarri Edge Resort</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocean Centre Hotel Geraldton</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Skeetas Restaurant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mt Augustus Tourist Park</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">InterContinental Perth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hyden Motel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Railway Inn Kalgoorlie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Comfort Inn Esperance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hilton Garden Inn Albany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Albany Whaling Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ANZAC Centre Albany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cape Leeuwin Lighthouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jewel Cave</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rustico by Hayshed Hill</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hilton Garden Inn Busselton</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Esplanade Fremantle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adventure Activity Image(s)</w:t>
       </w:r>
     </w:p>
@@ -7051,51 +7494,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7C366F12"/>
+    <w:nsid w:val="16BF24AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>