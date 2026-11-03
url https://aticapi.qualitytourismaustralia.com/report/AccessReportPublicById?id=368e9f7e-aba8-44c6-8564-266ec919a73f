--- v2 (2026-09-01)
+++ v3 (2026-11-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-01 20:26</w:t>
+              <w:t xml:space="preserve">2026-11-03 22:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7494,51 +7494,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="16BF24AA"/>
+    <w:nsid w:val="1F861EB3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>