--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-09 06:08</w:t>
+              <w:t xml:space="preserve">2026-08-10 22:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8818,51 +8818,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="2355169F"/>
+    <w:nsid w:val="77C02F0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>