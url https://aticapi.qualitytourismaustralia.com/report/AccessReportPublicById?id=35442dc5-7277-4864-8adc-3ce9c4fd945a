--- v1 (2026-08-10)
+++ v2 (2026-10-11)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-10 22:51</w:t>
+              <w:t xml:space="preserve">2026-10-12 05:47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2655,867 +2655,886 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Via our onboard manifest and documentation and guest name badges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Multiple evacuation procedures are outlined in our SMS (onboard safety management system)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">880mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Shade, water and meals are provided in circumstances where long wait times and fatigue may occur. Ocean Dream considers all transfer times carefully to reduce wait times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Vessel has stairs to the upper and lower decks, including boarding to tenders for excursions.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">880mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vessel has stairs to the upper and lower decks, including boarding to tenders for excursions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Handrails extend 300mm beyond at the top but not the bottom stairs.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is 560mm wide</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond at the top but not the bottom stairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">The door is 560mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">0 vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+        <w:t xml:space="preserve">0 vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Marine</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Horizontal WaterfallsMitchell Plateau Scenic Helicopter Flights - Heli Spirit&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Horizontal Waterfalls</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mitchell Plateau Scenic Helicopter Flights - Heli Spirit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3960,51 +3979,51 @@
         <w:t xml:space="preserve">Main_Deck - Revised Abrohlos Queen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessibility is not available in our ensuites. Images attached to show this.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Accessibility is not available in our ensuites. Images attached to show this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4374,50 +4393,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. Dietary Requirements: Ensure all guests' dietary restrictions and allergies are clearly and visibly posted in the galley at all times.2. Cross-Contamination Prevention: Maintain strict separation between raw and cooked foods.3. Dedicated Equipment: Use separate cutting boards and utensils for different food types (e.g., meat, fish, vegetables).4. General Hygiene: Implement continuous and thorough food hygiene measures, including frequent and thorough washing of hands and all surfaces with hot, soapy water.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -8818,51 +8851,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="77C02F0E"/>
+    <w:nsid w:val="1E96C6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>