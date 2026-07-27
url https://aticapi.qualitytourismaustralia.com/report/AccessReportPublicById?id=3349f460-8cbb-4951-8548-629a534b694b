--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-24 03:39</w:t>
+              <w:t xml:space="preserve">2026-07-27 14:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9812,51 +9812,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5E8691D4"/>
+    <w:nsid w:val="51D29CAD"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>