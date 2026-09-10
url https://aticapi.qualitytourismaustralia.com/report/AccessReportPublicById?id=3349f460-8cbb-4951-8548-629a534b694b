--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-27 14:07</w:t>
+              <w:t xml:space="preserve">2026-09-10 21:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2824,441 +2824,449 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...40 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff are informed through conversations with visitors and observations upon entry in regards to personal disability requirements. Staff are trained to ensure exit strategies are advised upon entry.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff/volunteers on duty will assist any guests who require assisted rescue.  Duty of care ensures all patrons are taken care of and evacuated safely from the premises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://mhv.org.au/visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The facility is "pet friendly" for all animals/dogs and this includes service animals.  Service animals are able to accompany their owner/carer throughout the facility including display buildings.  Water bowls are provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Guests are also welcome to enjoy the air-conditioning and seating situated in the front reception. &amp;nbsp; Generally, there are no wait lines to access tickets at the front counter or entry into the various displays and buildings. &amp;nbsp;Seating is also available in the park in front of the Reception building and bench seating directly outside.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bench seating is available throughout the Village on the exterior of many buildings. &amp;nbsp;Our Artesian Basin Centre is airconditioned with bench seating available in the theatrette. &amp;nbsp; This building is located halfway around the Village precinct. Similarly, the War Museum has seating with air-conditioning. </w:t>
+        <w:t xml:space="preserve">Guests are also welcome to enjoy the air-conditioning and seating situated in the front reception.  Generally, there are no wait lines to access tickets at the front counter or entry into the various displays and buildings. Seating is also available in the park in front of the Reception building and bench seating directly outside.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bench seating is available throughout the Village on the exterior of many buildings. Our Artesian Basin Centre is airconditioned with bench seating available in the theatrette.  This building is located halfway around the Village precinct. Similarly, the War Museum has seating with air-conditioning. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Car Park and Access amenities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -5217,51 +5225,62 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kitchen is a fully commercial grade facility with stainless steel surfaces. &amp;nbsp;Audit is conducted annually by Western Downs Regional Council Health Officer.Cutting boards are colour coded to avoid cross-contamination. &amp;nbsp;We have a food only sink for preparation with two separate handwashing sinks.&amp;nbsp; Commercial grade dishwasher and sink.</w:t>
+        <w:t xml:space="preserve">Kitchen is a fully commercial grade facility with stainless steel surfaces. Audit is conducted annually by Western Downs Regional Council Health Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cutting boards are colour coded to avoid cross-contamination. We have a food only sink for preparation with two separate handwashing sinks. Commercial grade dishwasher and sink.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Food and Beverage Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="18" name="Picture 18"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5412,51 +5431,51 @@
         <w:t xml:space="preserve">Commercial grade Kitchen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Red Rose Cafe is available for group bookings eg coach tours. &amp;nbsp;Menu and costs are pre-arranged with the coach company or relevant Club member. Meals are served directly to the table by our catering volunteers.</w:t>
+        <w:t xml:space="preserve">The Red Rose Cafe is available for group bookings eg coach tours. Menu and costs are pre-arranged with the coach company or relevant Club member. Meals are served directly to the table by our catering volunteers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EVENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -9812,51 +9831,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="51D29CAD"/>
+    <w:nsid w:val="3E935FEF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>