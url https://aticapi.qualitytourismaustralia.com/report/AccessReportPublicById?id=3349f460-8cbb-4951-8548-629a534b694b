--- v2 (2026-09-10)
+++ v3 (2026-10-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-10 21:00</w:t>
+              <w:t xml:space="preserve">2026-10-26 21:29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9831,51 +9831,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3E935FEF"/>
+    <w:nsid w:val="2D642B47"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>