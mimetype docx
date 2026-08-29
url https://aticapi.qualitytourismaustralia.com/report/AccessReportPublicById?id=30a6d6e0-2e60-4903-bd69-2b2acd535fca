--- v0 (2026-06-24)
+++ v1 (2026-08-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 02:46</w:t>
+              <w:t xml:space="preserve">2026-08-29 15:10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2398,82 +2398,90 @@
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participant Information is collected prior to a program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...9 lines deleted...]
-        <w:pBdr/>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This would depend on the location and context of the situation, and the nature of the assistance required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8053,51 +8061,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="118B3C8D"/>
+    <w:nsid w:val="5DD759FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>