--- v1 (2026-08-29)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-29 15:10</w:t>
+              <w:t xml:space="preserve">2026-10-23 06:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ACCOMMODATION</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">10</w:t>
+            <w:t xml:space="preserve">11</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1931,51 +1931,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Adventure activities</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1994,51 +1994,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2628,51 +2628,51 @@
         <w:t xml:space="preserve">Question is not applicable - Mobile Outdoor Adventure Business - clients do not access a business premises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Going Outside Growing Inside offers outdoor learning experiences for groups. These are located in campsites and national park locations and involve kayaking and bushwalking. Programs are often mobile in nature, using walking and paddling trails and basic campsites and wilderness camping locations. Participants with special needs are accommodated where reasonable adjustments can be made to the program and activities.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Going Outside Growing Inside offers outdoor learning experiences for groups. These are located in campsites and national park locations and involve kayaking and bushwalking. Programs are often mobile in nature, using walking and paddling trails and basic campsites and wilderness camping locations. Participants with special needs are accommodated where reasonable adjustments can be made to the program and activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
@@ -3010,51 +3010,124 @@
         <w:t xml:space="preserve">GOGI kayaks.JPG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business operates mobile outdoor adventure programs, generally within national parks and along walking/paddling trails.Program may operate in a variety of locations. Business that are visited on occasion in the Walpole region where the business has most of its operations are:- Tree Top Walk- WOW Wilderness Cruise- Coalmine Beach Caravan Park- Rest Point Caravan Park</w:t>
+        <w:t xml:space="preserve">The business operates mobile outdoor adventure programs, generally within national parks and along walking/paddling trails.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Program may operate in a variety of locations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Business that are visited on occasion in the Walpole region where the business has most of its operations are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Tree Top Walk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- WOW Wilderness Cruise</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Coalmine Beach Caravan Park</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Rest Point Caravan Park</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
@@ -3455,102 +3528,286 @@
         <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The 'Limitations to Participation' section outlines some of the possible barriers to participation in our programs for people with a disability. However, this is highly contextual due to the nature of the disability and the type of program being undertaken. As a mobile outdoor adventure activity business, we have no control over the nature and facilities at the camping and activity locations used.There are cases where clearly an activity is not available e.g. there is no wheelchair access along most of the Bibbulmun Track. In other situations, please discuss your needs with us and we can consider what adjustments might be possible and reasonable.Examples where our activities will accommodate a particular disability:- low-vision participants would be able to paddle in our double sea kayaks with a sighted partner.- clear, explicit and sequenced instructions can be provided to assist participants with Autism.- participants able to walk but unable to carry a full hiking pack can carry a modified load.- participants able to paddle, who have a lower limb impairment, can in some instances (such as the Nornalup accessible kayak launch) be assisted to enter and exit the kayaks and participate.- where we provide menus for self-catering, various dietary requirements and allergies can be catered for e.g. Vegetarian, Halal, Lactose or Gluten Free.</w:t>
+        <w:t xml:space="preserve">The 'Limitations to Participation' section outlines some of the possible barriers to participation in our programs for people with a disability. However, this is highly contextual due to the nature of the disability and the type of program being undertaken. As a mobile outdoor adventure activity business, we have no control over the nature and facilities at the camping and activity locations used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are cases where clearly an activity is not available e.g. there is no wheelchair access along most of the Bibbulmun Track. In other situations, please discuss your needs with us and we can consider what adjustments might be possible and reasonable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Examples where our activities will accommodate a particular disability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- low-vision participants would be able to paddle in our double sea kayaks with a sighted partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- clear, explicit and sequenced instructions can be provided to assist participants with Autism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- participants able to walk but unable to carry a full hiking pack can carry a modified load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- participants able to paddle, who have a lower limb impairment, can in some instances (such as the Nornalup accessible kayak launch) be assisted to enter and exit the kayaks and participate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- where we provide menus for self-catering, various dietary requirements and allergies can be catered for e.g. Vegetarian, Halal, Lactose or Gluten Free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do not generally use modified equipment, but instead modify the way we provide the activities to accommodate a particular need, where we can reasonably do so.Examples of facilities we can access include the accessible kayak launch facility at Nornalup, or Wheelchair accessible (Grade 1) walking trails.</w:t>
+        <w:t xml:space="preserve">We do not generally use modified equipment, but instead modify the way we provide the activities to accommodate a particular need, where we can reasonably do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Examples of facilities we can access include the accessible kayak launch facility at Nornalup, or Wheelchair accessible (Grade 1) walking trails.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Participation in our activities is limited by the natural environments in which we operate, the lightweight off-grid style of our programs, and the hiking, paddling and camping equipment and locations we use. Where we can make a reasonable adjustment to our program, equipment or activity, we will endeavour to do so - please discuss this with us in relation to a particular disability and program context.Hiking: We generally use trails such as the Bibbulmun Track that have steps, soft sand, beach sections, steep and uneven terrain.Paddling: We use double sea kayaks with 'sit in' cockpits and a double blade paddle. Participants need to be able to enter and exit these from river bank and sloping beach locations, and must be able to safely exit craft in the event of a capsize. Participants must have sufficient water confidence to manage in the event of capsize.Camping: Campsites vary between caravan parks with some level of disability access, and largely unmodified wilderness style campsites. Accommodation is generally in small hiking tents. Cooking is generally in Trangia Spirit Stoves on the ground.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Participation in our activities is limited by the natural environments in which we operate, the lightweight off-grid style of our programs, and the hiking, paddling and camping equipment and locations we use. Where we can make a reasonable adjustment to our program, equipment or activity, we will endeavour to do so - please discuss this with us in relation to a particular disability and program context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hiking: We generally use trails such as the Bibbulmun Track that have steps, soft sand, beach sections, steep and uneven terrain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paddling: We use double sea kayaks with 'sit in' cockpits and a double blade paddle. Participants need to be able to enter and exit these from river bank and sloping beach locations, and must be able to safely exit craft in the event of a capsize. Participants must have sufficient water confidence to manage in the event of capsize.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Camping: Campsites vary between caravan parks with some level of disability access, and largely unmodified wilderness style campsites. Accommodation is generally in small hiking tents. Cooking is generally in Trangia Spirit Stoves on the ground.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adventure Activity Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2540000" cy="1905000"/>
             <wp:docPr id="3" name="Picture 3"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8061,51 +8318,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5DD759FA"/>
+    <w:nsid w:val="6BC6070B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>