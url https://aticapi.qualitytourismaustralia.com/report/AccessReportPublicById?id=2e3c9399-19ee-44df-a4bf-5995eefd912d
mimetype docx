--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-20 07:58</w:t>
+              <w:t xml:space="preserve">2026-08-04 19:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7344,51 +7344,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5C5DA200"/>
+    <w:nsid w:val="0BBEDAA7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>