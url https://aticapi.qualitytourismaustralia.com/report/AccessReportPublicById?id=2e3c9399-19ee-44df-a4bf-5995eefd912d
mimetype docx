--- v1 (2026-08-04)
+++ v2 (2026-10-02)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-04 19:34</w:t>
+              <w:t xml:space="preserve">2026-10-03 03:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2477,76 +2477,76 @@
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At the Melbourne Visitor Booth at a time we have either 2-3 staff and volunteers behind the counter so we have extra people there to assist visitors and prevent long queues.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">At the Melbourne Visitor Booth at a time we have either 2-3 staff and volunteers behind the counter so we have extra people there to assist visitors and prevent long queues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is the official retailer of the public transport ticket system myki where visitors can purchase all types of cards including Youth, Concession and Seniors. We also have an onsite booking service with Experience Oz who can book accessible tourism products. We also distribute to visitors free of charge the Hidden Disabilities Sunflower lanyards, wristbands and pins to visitors.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is the official retailer of the public transport ticket system myki where visitors can purchase all types of cards including Youth, Concession and Seniors. We also have an onsite booking service with Experience Oz who can book accessible tourism products. We also distribute to visitors free of charge the Hidden Disabilities Sunflower lanyards, wristbands and pins to visitors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -2660,51 +2660,51 @@
         <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is the middle of the Bourke St Mall so doesn't offer car parking facilities to visitors.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is the middle of the Bourke St Mall so doesn't offer car parking facilities to visitors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Entry</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
@@ -2778,76 +2778,76 @@
         <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall so surrounding the Booth public domain, so no entrance door mats are permitted.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall so surrounding the Booth public domain, so no entrance door mats are permitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is single storey and doesn't require a lift to access the building for staff and volunteers.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is single storey and doesn't require a lift to access the building for staff and volunteers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
@@ -2995,51 +2995,51 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall so surrounding the Booth is public seating. The Booth has an natural light from a clear glass awning and internal lighting of the Booth to make it well-lit for visitors.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall so surrounding the Booth is public seating. The Booth has an natural light from a clear glass awning and internal lighting of the Booth to make it well-lit for visitors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -3132,51 +3132,51 @@
         <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall so surrounding the Booth is flat, even footpaths with no steps. The footpaths surrounding the Booth are part of the Bourke St Mall footpaths and they don't have steps. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Melbourne Visitor Booth is an over-the-counter service so no member of the public is able to enter the building. However, for staff and volunteers to enter the Booth there is a small ramp to enter the doorway.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Melbourne Visitor Booth is an over-the-counter service so no member of the public is able to enter the building. However, for staff and volunteers to enter the Booth there is a small ramp to enter the doorway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Melbourne Visitor Booth is in the middle of the Bourke St Mall, so no public toilet facilities are available as visitors are unable to enter the booth as it is an over-the-counter service. </w:t>
@@ -7344,51 +7344,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0BBEDAA7"/>
+    <w:nsid w:val="5E5F6CB7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>