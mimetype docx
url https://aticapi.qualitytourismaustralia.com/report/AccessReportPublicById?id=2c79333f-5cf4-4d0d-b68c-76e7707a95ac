--- v0 (2026-06-05)
+++ v1 (2026-07-26)
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ulrika Larsson</w:t>
+              <w:t xml:space="preserve">Phil Cowloe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-06 08:28</w:t>
+              <w:t xml:space="preserve">2026-07-26 10:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7511,51 +7511,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="11BA908B"/>
+    <w:nsid w:val="0D1526DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>