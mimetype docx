--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -545,51 +545,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phil Cowloe</w:t>
+              <w:t xml:space="preserve">Phil Cowley</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="60" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-26 10:42</w:t>
+              <w:t xml:space="preserve">2026-10-26 07:17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2164,1018 +2164,1026 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff would use visual cues to determine any guests who require assistance in an emergency</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All senior staff are trained in First Aid and as Fire Wardens - part of these courses is how to respond in an emergency and basic training around how to assist all visitors in an emergency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We space the times of our reservations to ensure that only a few people arrive at the same time</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...43 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We offer treats, water, bowls and blankets for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We space the times of our reservations to ensure that only a few people arrive at the same time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are comfortable lounge chairs for guests to use when they arrive if they would like to sit down if there is a wait for their table to be ready.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please use the path from the carpark to the venue, then follow the path to the left to access the deck without any steps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please use the path from the carpark to the venue, then follow the path to the left to access the deck without any steps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please let us know at the time of booking if you have specific mobility requirements and we will seat you in the most suitable section. Our upstairs dining room is accessible via 2 steps so if you have a wheelchair or mobility scooter, we will seat you in the downstairs section instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is 750mm mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is 700mm mm of clear space in front of the toilet</w:t>
+        <w:t xml:space="preserve">There is 750mm mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">There is 700mm mm of clear space in front of the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance has level access</w:t>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">FOOD AND DRINK</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dining Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The dining spaces  have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
+        <w:t xml:space="preserve">The entrance has level access</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
+        <w:t xml:space="preserve">The doorway is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are areas of full lighting</w:t>
+        <w:t xml:space="preserve">Chairs are moveable to allow for wheelchairs to be seated at the tables</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
+        <w:t xml:space="preserve">All glass doors and full height windows have contrast markings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
+        <w:t xml:space="preserve">There are areas of full lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business caters for the following dietary requirements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
+        <w:t xml:space="preserve">Sugar free (diabetic)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
+        <w:t xml:space="preserve">Gluten free (celiac)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low potassium</w:t>
+        <w:t xml:space="preserve">Lactose free (dairy free)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Low sodium</w:t>
+        <w:t xml:space="preserve">Low fat and  fibre with no gastric content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nut free</w:t>
+        <w:t xml:space="preserve">Low potassium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additive free</w:t>
+        <w:t xml:space="preserve">Low sodium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegetarian</w:t>
+        <w:t xml:space="preserve">Nut free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vegan</w:t>
+        <w:t xml:space="preserve">Additive free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Vegetarian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vegan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our chefs will use separate cutting boards, knives and deep fryers for all allergies that can cross-contaminate.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our chefs will use separate cutting boards, knives and deep fryers for all allergies that can cross-contaminate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -7511,51 +7519,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0D1526DC"/>
+    <w:nsid w:val="3DD6A072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>