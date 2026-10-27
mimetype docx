--- v0 (2026-07-22)
+++ v1 (2026-10-27)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-23 07:07</w:t>
+              <w:t xml:space="preserve">2026-10-28 03:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2776,1145 +2776,1153 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are a small team and are aware of any guests who have special needs and may require assistance in an emergency situation</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://www.paradiselinks.com.au/resort/accessibility-guide/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our team is on hand and available to assist where necessary in an emergency situation.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://www.paradiselinks.com.au/resort/accessibility-guide/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Should service animals accompany a guest, we will make appropriate arrangements for the comfort and safety of the animal based on the accommodation type booked by the guest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We genuinely listen to our guest's specific needs and will ensure our housekeeping team is notified if a guest requires their accommodation earlier for any reason and we will use our best endeavours to ensure the guest is accommodated as soon as practically possible.&amp;nbsp; We also have comfortable seating in reception.</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We genuinely listen to our guest's specific needs and will ensure our housekeeping team is notified if a guest requires their accommodation earlier for any reason and we will use our best endeavours to ensure the guest is accommodated as soon as practically possible. We also have comfortable seating in reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We request that guests with special needs contact us prior to booking where possible to discuss their specific circumstances (eg walk in shower, ground floor apartment or assistance with luggage).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We do not have public transport in Port Douglas, but can assist guests with booking local shuttle services </w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We do not have public transport in Port Douglas, but can assist guests with booking local shuttle services </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As above, we recommend that guests contact us prior to booking if they have any special requirements during their stay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests are requested to please see reception if they require any special assistance during their stay. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Handrails extend 300mm beyond the top and bottom step</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are available</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guests who are unable to use steps are recommended to contact us prior to booking so that a ground floor accommodation is made available for the guest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">It is recommended that guests contact us prior to booking if they have special needs so that we can make suitable arrangements for them during their stay.</w:t>
+        <w:t xml:space="preserve">Temporary ramps are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have a toilet at reception for guest use.&amp;nbsp; However, it may not be ideal for wheelchair use.</w:t>
+        <w:t xml:space="preserve">It is recommended that guests contact us prior to booking if they have special needs so that we can make suitable arrangements for them during their stay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have a toilet at reception for guest use. However, it may not be ideal for wheelchair use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ACCOMMODATION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4010,51 +4018,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible Links Room 5</w:t>
+        <w:t xml:space="preserve">IMG_4304</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Room Amenities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -4585,51 +4593,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible Links Room 3</w:t>
+        <w:t xml:space="preserve">Accessible Links Room 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="4" name="Picture 4"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:srcRect/>
@@ -4638,51 +4646,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible Links Room 2</w:t>
+        <w:t xml:space="preserve">Accessible Links Room 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As above, guests should contact us to discuss specific requirements so that we can accommodate their needs, as far as possible.</w:t>
@@ -4846,157 +4854,157 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible Links Room Ramp</w:t>
+        <w:t xml:space="preserve">car park</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="1905000" cy="2540000"/>
+            <wp:extent cx="2540000" cy="1511300"/>
             <wp:docPr id="7" name="Picture 7"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1905000" cy="2540000"/>
+                      <a:ext cx="2540000" cy="1511300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">car park</w:t>
+        <w:t xml:space="preserve">entry.JPG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="2540000" cy="1511300"/>
+            <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="8" name="Picture 8"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2540000" cy="1511300"/>
+                      <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">entry.JPG</w:t>
+        <w:t xml:space="preserve">path</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="9" name="Picture 9"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
@@ -5005,51 +5013,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">path</w:t>
+        <w:t xml:space="preserve">paths 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="10" name="Picture 10"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect/>
@@ -5058,51 +5066,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">paths 2</w:t>
+        <w:t xml:space="preserve">reception area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="11" name="Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect/>
@@ -5111,51 +5119,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">reception area</w:t>
+        <w:t xml:space="preserve">stairs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="12" name="Picture 12"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect/>
@@ -5164,51 +5172,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">stairs</w:t>
+        <w:t xml:space="preserve">swimming pool 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="13" name="Picture 13"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect/>
@@ -5217,51 +5225,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">swimming pool 1</w:t>
+        <w:t xml:space="preserve">swimming pool 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="14" name="Picture 14"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect/>
@@ -5270,51 +5278,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">swimming pool 2</w:t>
+        <w:t xml:space="preserve">reception toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
             <wp:docPr id="15" name="Picture 15"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:srcRect/>
@@ -5323,51 +5331,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">reception toilet</w:t>
+        <w:t xml:space="preserve">Accessible Links Room Ramp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As detailed above, we recommend that guests contact us to discuss their specific requirements.</w:t>
@@ -5636,62 +5644,62 @@
         <w:rPr/>
         <w:t xml:space="preserve">The handrail is continuously graspable along entire length at least one side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parks and Gardens Stair entry and exit Image(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="1905000" cy="2540000"/>
-            <wp:docPr id="17" name="Picture 12"/>
+            <wp:docPr id="17" name="Picture 11"/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1905000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
@@ -9850,51 +9858,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4A9CF922"/>
+    <w:nsid w:val="39FAFF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
@@ -11510,51 +11518,51 @@
   <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:qFormat/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>