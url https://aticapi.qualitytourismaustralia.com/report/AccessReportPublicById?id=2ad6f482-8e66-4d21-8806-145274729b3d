--- v0 (2026-05-09)
+++ v1 (2026-07-02)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-09 21:40</w:t>
+              <w:t xml:space="preserve">2026-07-03 07:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11226,51 +11226,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="237BF8D7"/>
+    <w:nsid w:val="06E65D0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>