--- v1 (2026-07-02)
+++ v2 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-03 07:20</w:t>
+              <w:t xml:space="preserve">2026-08-22 04:13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11226,51 +11226,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="06E65D0E"/>
+    <w:nsid w:val="5FEEB07B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>