--- v2 (2026-08-21)
+++ v3 (2026-10-25)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-22 04:13</w:t>
+              <w:t xml:space="preserve">2026-10-26 04:07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3328,1327 +3328,1335 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The business identifies guests who need additional assistance should an emergency occur by: </w:t>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Through the booking process at time of booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff are onsite to respond and assist all guests during a crisis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Through the booking process at time of booking.</w:t>
-[...21 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Full access to grounds and resort common areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Large print information sheets and registration forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Luggage assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is provided at reception area, additional seating for long waits is provided in the ramped air conditioned restaurant with access to cool water and accessible bathrooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cape York Peninsula Lodge is located in an Aboriginal Community in a remote part of Far North Queensland (Cape York). The area is subject to high temperatures and flooding and as such, roads and paths require frequent maintenance to repair erosion. The Lodge itself has well maintained paths that are ramped with accessible rooms and restaurant overlooking the pool. There is ample seating and air-con throughout the resort buildings (reception, restaurant, rooms) that are connected via ramped timber paths. Would suit guests with low mobility but would be challenging for those with extreme or high access needs (no hoist for showering or pool). Bus and 4WD private tours are available with some access to ferry that offers exploration of the Torres Strait islands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...53 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...118 lines deleted...]
-        <w:t xml:space="preserve">Luggage assistance</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is provided at reception area, additional seating for long waits is provided in the ramped air conditioned restaurant with access to cool water and accessible bathrooms.</w:t>
+        <w:t xml:space="preserve">Ample car parking close to reception, bus parking. Transfers from airport are provided by the Lodge as well as 4WD car hire and private tours to explore the region further.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cape York Peninsula Lodge is located in an Aboriginal Community in a remote part of Far North Queensland (Cape York). The area is subject to high temperatures and flooding and as such, roads and paths require frequent maintenance to repair erosion. The Lodge itself has well maintained paths that are ramped with accessible rooms and restaurant overlooking the pool. There is ample seating and air-con throughout the resort buildings (reception, restaurant, rooms) that are connected via ramped timber paths. Would suit guests with low mobility but would be challenging for those with extreme or high access needs (no hoist for showering or pool). Bus and 4WD private tours are available with some access to ferry that offers exploration of the Torres Strait islands.</w:t>
+        <w:t xml:space="preserve">Small ramp over sill at entrance and double door entry to reception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The resort grounds are mostly flat level. The accessible suite is at an elevation with low ramp access from restaurant and is adjacent to the garden performance space and Mosby creek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">Access has alternative procedures and clear written instructions with universal access symbols</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Display units, Televisions, Video displays etc. are  open captioned</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Even lighting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ample car parking close to reception, bus parking. Transfers from airport are provided by the Lodge as well as 4WD car hire and private tours to explore the region further.</w:t>
+        <w:t xml:space="preserve">The business events space at CYPL restaurant is well equipped with modern facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Small ramp over sill at entrance and double door entry to reception.</w:t>
+        <w:t xml:space="preserve">The cultural dance performance is held outside in the Lodge garden area and there is access for wheelchairs on these lawns as well as from the nearby verandah area outside the accessible suite. This means guests staying in that suite have a birds eye view. The performance commentary is amplified with a microphone but the music is provided by a choir of ensemble voices and unplugged instruments. The show is highly visual and auditory and delivered in Saibai Islander local language with interpretation afterwards in English. Tour commentary on 4WD tours is personal and tailored and given in English. The First Nations guide uses a microphone to give commentary while driving through the rugged Cape York roads and river crossings, so you can expect some vertical bumps and lateral shifts that could be a concern for people with spinal conditions. Tours mostly travel across unsealed roads to Pajinka but can also be tailored to avoid rocking as much as possible on mostly sealed roads to other areas of the Northern Peninsula Area such as Seisa Wharf and other nearby communities such as Umagicoandsurrounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The resort grounds are mostly flat level. The accessible suite is at an elevation with low ramp access from restaurant and is adjacent to the garden performance space and Mosby creek.</w:t>
-[...235 lines deleted...]
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All common areas and routes between buildings and rooms are accompanied by ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business events space at CYPL restaurant is well equipped with modern facilities.</w:t>
-[...230 lines deleted...]
-        <w:t xml:space="preserve">All common visitors areas are either ramped or flat level. The self contained cabins at the rear of the property are designed for longer stays, have low lighting on paths at night and have steps at the entry. They are not equipped or suitable for wheelchair users or those with low vision.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">All common visitors areas are either ramped or flat level. The self contained cabins at the rear of the property are designed for longer stays, have low lighting on paths at night and have steps at the entry. They are not equipped or suitable for wheelchair users or those with low vision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -11226,51 +11234,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5FEEB07B"/>
+    <w:nsid w:val="7FA66C01"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>