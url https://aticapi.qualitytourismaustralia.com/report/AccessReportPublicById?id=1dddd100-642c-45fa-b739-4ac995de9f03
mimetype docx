--- v0 (2026-06-27)
+++ v1 (2026-08-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-28 05:23</w:t>
+              <w:t xml:space="preserve">2026-08-25 06:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -11296,51 +11296,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="426DFAD4"/>
+    <w:nsid w:val="527C83B1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>