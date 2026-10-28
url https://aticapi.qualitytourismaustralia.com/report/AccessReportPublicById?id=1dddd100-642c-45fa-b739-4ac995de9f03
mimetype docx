--- v1 (2026-08-24)
+++ v2 (2026-10-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-25 06:43</w:t>
+              <w:t xml:space="preserve">2026-10-28 20:14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -3325,1792 +3325,1800 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...5 lines deleted...]
-      </w:r>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Notes are added to bookings (accommodation and tours) and WhatsApp messages are sent for all staff on duty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Groundskeeper, housekeeper or restaurant staff to assist and call duty manager or general manager if further assistance is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Notes are added to bookings (accommodation and tours) and WhatsApp messages are sent for all staff on duty.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The procedure for assisting guests who need assisted rescue is: </w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Groundskeeper, housekeeper or restaurant staff to assist and call duty manager or general manager if further assistance is required.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Water bowls at each cafe space on site. Outside eating areas at each cafe space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">Plain English</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+        <w:t xml:space="preserve">We do not require any ticket or registration forms to be completed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no wait times at this attraction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatic doors at entrance of Visitor Centre. Disability parking with wide concrete path connects car park to entrance of centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatic doors at entrance of Visitor Centre. Disability parking with wide concrete path connects car park to entrance of centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Water bowls at each cafe space on site. Outside eating areas at each cafe space.</w:t>
+        <w:t xml:space="preserve">Corridors within the heritage homestead only 135cm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Even lighting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Some of the exhibition displays (Unshackled audio-visual content) are open captioned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Some of the exhibition displays (Unshackled audio-visual content) are open captioned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Paths or slopes longer than 15 metres have resting places or seats</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maps provided by staff and routes through facility all discussed by staff at entrance. Accessible routes, points or particular interest, house viewing times and alternate parking and transport routes are all provided by staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Heritage buildings onsite. Buildings have 3 steps or less to access the building, however there are longer sets of internal stairs within the Homestead Courtyard and the Woolshed which are longer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat of a contrasting colour to the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Baby changing facilities and accessible toilet available at the Visitor Entrance (Nigel Peck Centre)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room phones have volume control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is contrast between the walls, skirtings, floor and furniture</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Openings are a minimum of 720mm wide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is at least 130mm clearance under the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are no wait times at this attraction</w:t>
-[...1298 lines deleted...]
-        <w:t xml:space="preserve">6 cottages on site with similar but slightly different lay outs. &amp;nbsp;Only one cottage is single level (Gardeners Cottage). &amp;nbsp;All other cottages have a set of internal stairs up to the bedroom.</w:t>
+        <w:t xml:space="preserve">6 cottages on site with similar but slightly different lay outs. Only one cottage is single level (Gardeners Cottage). All other cottages have a set of internal stairs up to the bedroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
@@ -5391,51 +5399,51 @@
         <w:t xml:space="preserve">Gardeners Cottage Shower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">6 cottages on site with similar but slightly different lay outs. &amp;nbsp;Only one cottage is single level (Gardeners Cottage). &amp;nbsp;All other cottages have a set of internal stairs up to the bedroom. </w:t>
+        <w:t xml:space="preserve">6 cottages on site with similar but slightly different lay outs. Only one cottage is single level (Gardeners Cottage). All other cottages have a set of internal stairs up to the bedroom. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -6499,52 +6507,66 @@
         <w:t xml:space="preserve">Kosher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All staff trained in safe food handling. &amp;nbsp;Cafe Manager ensures all restaurant staff adhere to all safe food storage, handling and preparation standards. &amp;nbsp;Refrigeration, freezers, dishwashers and ovens are all maintained regularly to ensure they are operating at required levels. &amp;nbsp;Temperatures of fridges, display cases etc are all recorded daily. Cleaning protocols are monitored by Cafe Manager.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">All staff trained in safe food handling. Cafe Manager ensures all restaurant staff adhere to all safe food storage, handling and preparation standards. Refrigeration, freezers, dishwashers and ovens are all maintained regularly to ensure they are operating at required levels. Temperatures of fridges, display cases etc are all recorded daily. Cleaning protocols are monitored by Cafe Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -11296,51 +11318,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="527C83B1"/>
+    <w:nsid w:val="2648024D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>