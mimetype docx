--- v0 (2026-06-22)
+++ v1 (2026-08-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-23 07:09</w:t>
+              <w:t xml:space="preserve">2026-08-23 14:15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7983,51 +7983,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="779373CF"/>
+    <w:nsid w:val="429C1BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>