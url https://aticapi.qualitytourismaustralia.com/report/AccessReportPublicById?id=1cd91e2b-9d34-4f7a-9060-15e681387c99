--- v1 (2026-08-23)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-23 14:15</w:t>
+              <w:t xml:space="preserve">2026-10-24 14:44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2780,76 +2780,76 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We provide 2-3 bus services for transfers in our business to ensure no guest is waiting too long between boat and bus transfers. Cushioned seating on the vessel is also available on the bottom deck whilst guests are waiting to disembark. Should there be any concerns with fatigue, priority vehicle transfers are also provided by reception staff.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We provide 2-3 bus services for transfers in our business to ensure no guest is waiting too long between boat and bus transfers. Cushioned seating on the vessel is also available on the bottom deck whilst guests are waiting to disembark. Should there be any concerns with fatigue, priority vehicle transfers are also provided by reception staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We offer the use of an amphibious transfer vessel for guests to access our tours. This vessel caters to many physical requirements.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We offer the use of an amphibious transfer vessel for guests to access our tours. This vessel caters to many physical requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -3461,51 +3461,51 @@
         <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A standard sized toilet is available on board that requires passengers to take a small step into.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">A standard sized toilet is available on board that requires passengers to take a small step into.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -3599,51 +3599,62 @@
         <w:t xml:space="preserve">An aisle chair of other means of boarding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sealegs an amphibious vessel is provided to passengers to transfer guests onto main vessel.The sealegs lowers down onto the beach which provides easier access for guests with low mobility.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Sealegs an amphibious vessel is provided to passengers to transfer guests onto main vessel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The sealegs lowers down onto the beach which provides easier access for guests with low mobility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Accessibility is tide dependent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -7983,51 +7994,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="429C1BD2"/>
+    <w:nsid w:val="0206B708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>