--- v0 (2026-08-23)
+++ v1 (2026-10-16)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 09:23</w:t>
+              <w:t xml:space="preserve">2026-10-17 10:38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2743,1833 +2743,1877 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This should be noted in the booking phase and logged in the system records.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">NA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Shaded outdoor area with access to an grassed area and a water tap or for small animals, access to a small air conditioned office. Both spaces could potentially offer supervision of the service animal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">The check-in process does not require the use of a clip board. People using wheelchairs can check in using information provided verbally. </w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">N/A - we do not have long wait times for our tours.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The check-in process does not require the use of a clip board. People using wheelchairs can check in using information provided verbally. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A - we do not have long wait times for our tours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tours operate from the Charter Aircraft Base, which is managed by Broome International Airport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Broome Airport owns/controls the car park and access to our Charter Base office. There are paved pathways, ramps, signage, wide manual sliding doors, and a disabled toilet but all of these facilities are provided/maintained by Broome International Airport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no stairs at our base.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The airport is very noisy and unfortunately even inside our charter base the noise of the planes can be quite loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">There are no steps.</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are no steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Long ramps (more than 10m) are 1:20 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
+        <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All ramps are permanently in situ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public Toilets/Adult change facilities have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
+        <w:t xml:space="preserve">There is an accessible toilet for public use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails are fitted</w:t>
+        <w:t xml:space="preserve">The door is at least 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+        <w:t xml:space="preserve">There is a minimum of 850mm beside the toilet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
+        <w:t xml:space="preserve">Handrails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve">The toilet seat is 460mm above the floor</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible toilet has a manual swing door.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Not all tours stop at facilities with accessible toilets.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not all tours stop at facilities with accessible toilets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Sightseeing and photo opportunity stops are step free</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marine</w:t>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Willie Creek Pearls: https://www.williecreekpearls.com.au/Cygnet Bay Pearls: https://www.cygnetbaypearlfarm.com.au/Eco Beach Resort: https://ecobeach.com.au/</w:t>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Marine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Willie Creek Pearls: https://www.williecreekpearls.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cygnet Bay Pearls: https://www.cygnetbaypearlfarm.com.au/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Eco Beach Resort: https://ecobeach.com.au/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Scenic flights, pearl farm tours and charter flights depending on the individual needs of clients.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Tours can potentially be customised to accommodate individual needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ADVENTURE ACTIVITIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Adventure activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The adventure activities have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Step-ladder to assist people to enter/exit the aircraft. Personnel who can provide physical assistance. </w:t>
+        <w:t xml:space="preserve">Our adventure activities cater for people with a disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are always happy to discuss options/modifications and try to cater to individual needs but have some limitations due to the nature of our tours and aircraft design.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Scenic flights, pearl farm tours and charter flights depending on the individual needs of clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Step-ladder to assist people to enter/exit the aircraft. Personnel who can provide physical assistance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are always happy to discuss options/modifications and try to cater to individual needs but have some limitations due to the nature of our tours and aircraft design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">EVENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="0EA74407">
@@ -8712,51 +8756,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7AF10D41"/>
+    <w:nsid w:val="1D4BB2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>