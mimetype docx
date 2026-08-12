--- v0 (2026-06-21)
+++ v1 (2026-08-12)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-21 13:10</w:t>
+              <w:t xml:space="preserve">2026-08-13 09:49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7736,51 +7736,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="203264A2"/>
+    <w:nsid w:val="59C75C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>