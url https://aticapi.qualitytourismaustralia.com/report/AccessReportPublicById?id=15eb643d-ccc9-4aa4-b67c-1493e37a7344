--- v1 (2026-08-12)
+++ v2 (2026-10-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-13 09:49</w:t>
+              <w:t xml:space="preserve">2026-10-25 03:57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2412,51 +2412,51 @@
         <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our reception has minimal seating. &amp;nbsp;We are a small motel and have short wait periods at check-in. &amp;nbsp;We do our best to ensure the check-in process is quick and efficient. &amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our reception has minimal seating. We are a small motel and have short wait periods at check-in. We do our best to ensure the check-in process is quick and efficient. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">N/A</w:t>
@@ -2613,51 +2613,51 @@
         <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Both accessibility friendly rooms and located ground floor next to reception. &amp;nbsp;There are no steps. &amp;nbsp;We do have upstairs rooms, Queen and Twin however, if you book our accessibility friendly room then you will not be allocated upstairs. &amp;nbsp;We encourage you to let us know prior to arrival if you have a scooter or wheelchair so we can ensure that you are provide with a suitable room.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Both accessibility friendly rooms and located ground floor next to reception. There are no steps. We do have upstairs rooms, Queen and Twin however, if you book our accessibility friendly room then you will not be allocated upstairs. We encourage you to let us know prior to arrival if you have a scooter or wheelchair so we can ensure that you are provide with a suitable room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Steps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -7736,51 +7736,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="59C75C1A"/>
+    <w:nsid w:val="07E87DC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>