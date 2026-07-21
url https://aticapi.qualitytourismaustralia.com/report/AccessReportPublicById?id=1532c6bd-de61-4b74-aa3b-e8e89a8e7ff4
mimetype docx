--- v0 (2026-05-26)
+++ v1 (2026-07-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-26 15:51</w:t>
+              <w:t xml:space="preserve">2026-07-21 20:41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7308,51 +7308,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7CBCB4FB"/>
+    <w:nsid w:val="02C47028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>