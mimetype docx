--- v1 (2026-07-21)
+++ v2 (2026-09-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-21 20:41</w:t>
+              <w:t xml:space="preserve">2026-09-23 19:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1427,51 +1427,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000009 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1553,51 +1553,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000011 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1616,51 +1616,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">External Paths</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000012 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Route Planning</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1805,51 +1805,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000015 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">14</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">16</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2236,796 +2236,1932 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our forms have high contract boxes and submit boxes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I run walking tours in outdoor settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://radelaidetours.com.au/accessibility/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a guide with the group at all times. When booking our tours we ask if special assistamce is needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The  guide would assist if needed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://radelaidetours.com.au/accessibility/</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Have identified a grassed area on tour where assistance animals can use for a toilet stop. Have also identified 2 spots where a water tap is  available for a water stop for aisstance anmals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We have identified areas where guests can sit down during the tour whilst talks are&amp;nbsp; being done by the guide. We also have a 10min rest break halfway through the tour.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have identified areas where guests can sit down during the tour whilst talks are being done by the guide. We also have a 10min rest break halfway through the tour.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Tours depart from 2 different locations. Please see below for the details of each and for which tours they apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For ourUltimate Adelaide Tour,S.A Food Icons, Discover Adelaide andStreet Art Tour we meet outside the Adelaide Visitor Information at 25 Pirie Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You can get to us on public transport or by car.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible parking is available in front of the Adelaide Town Hall on King William Street daily from 7.00pm to midnight (except Mondays).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The City of Adelaide owned UParks have accessible spaces located near the lifts. Holders of SA Disability Parking Permits can apply to UPark for an Accessibility Pass. This pass provides two hours free parking up to 52 times per year at all UPark car parks. Check the website for details on applying for a UPark Accessibility Passhere or call 8203 7203.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you’re taking public transport, Find timetables for Adelaide’s bus, train and tram services on the Adelaide Metro websitehere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You can also visit the Adelaide Metro InfoCentre at the Adelaide Railway Station or call their InfoLine on 1300 311 108.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For ourDiscover Glenelg Tour we meet outside the Holdfast Bay Visitor Information/Holdfast Bay Discover centre on Mosley Square.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You can get to us on public transport or by car.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessible parking is available on Colley Terrace opposite Mosley square or on Jetty Road or sussex street. Check the holdfat bay accessibleparking maphere or phone Holdfast Bay city council on Phone: (08) 8229 9999</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you’re taking public transport, The Bay Discovery Centre is just a short tram ride from the City of Adelaide – Stop 17 Moseley Square.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Find timetables for Adelaide’s bus, train and tram services on the Adelaide Metro websitehere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You can also visit the Adelaide Metro InfoCentre at the Adelaide Railway Station or call their InfoLine on 1300 311 108.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For ourPrivate tours we can meet you at your accommodation if it is located in Adelaide city centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.Service animals are welcome on tour.During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.  The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.  Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.  During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.  For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.  Service animals are welcome on tour.  During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.  There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.  We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.  We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome on tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome on tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.Service animals are welcome on tour.During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+        <w:t xml:space="preserve">Any paths having steps are clearly identified as non-wheelchair accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.Service animals are welcome on tour.During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+        <w:t xml:space="preserve">Step free routes clearly signed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.Service animals are welcome on tour.During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome on tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome on tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please be at this location for your tour five minutes prior to tour departure time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The guide will be there to greet you and once all people booked on the tour arrive, we will commence the walking tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mobility aids such as wheelchairs and prams can be used on the tour. Adelaide is a relativiely flat city and the tour is on concrete sidewalks for the majority of the tour. There are some sections during the tour where a wheelchair user may need assistance to get over or up an incline, ramp or bump in the path/road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During the tour we catch a tram 2 stops to avoid walking 5 blocks. The tram is wheelchair accessible and service animals are allowed on board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For wheelchair and pram access, to get on a train or tram, wait over the platform area that has the white and blue international symbol of Access icon. Once the train or tram stops, the first door will open in front of the area with the access symbol. The driver or uniformed employee will set up the access ramp for you to board the train or tram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome on tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">During our tours we have identified areas that Service animals will be able to have water and to relieve themselves on a grassy area. Please enquire with us to find the details of this for each tour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is audio commentary throughout the trip. Guides will speak directly to the group without the use of any speakers or microphones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We can provide additional commentary to people with vision impairment or written commentary for those with hearing impairment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are happy to work with you to ensure you thoroughly enjoy your experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7308,51 +8444,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="02C47028"/>
+    <w:nsid w:val="0B885F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>