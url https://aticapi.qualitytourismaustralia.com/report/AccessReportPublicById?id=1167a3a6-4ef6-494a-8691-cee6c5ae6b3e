--- v0 (2026-06-21)
+++ v1 (2026-08-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-21 13:28</w:t>
+              <w:t xml:space="preserve">2026-08-24 19:09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8288,51 +8288,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="528F717A"/>
+    <w:nsid w:val="6602BD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>