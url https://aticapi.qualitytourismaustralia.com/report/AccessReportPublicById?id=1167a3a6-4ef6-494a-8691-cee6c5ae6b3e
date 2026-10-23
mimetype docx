--- v1 (2026-08-24)
+++ v2 (2026-10-23)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-24 19:09</w:t>
+              <w:t xml:space="preserve">2026-10-23 13:01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2737,51 +2737,51 @@
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are not long wait time. Poeple with&amp;nbsp;disability can go first too.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There are not long wait time. Poeple withdisability can go first too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3334,51 +3334,51 @@
         <w:t xml:space="preserve">The toilet seat is460mm above the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Totels are run but parks and wildlife&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Totels are run but parks and wildlife</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TOUR OPERATORS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -3524,51 +3524,51 @@
         <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">This is 14 seat van for surf camps&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">This is 14 seat van for surf camps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lunch stop venues are accessible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
@@ -3681,76 +3681,76 @@
         <w:t xml:space="preserve">IMG_0842</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We can stop at any food place in the south west.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We can stop at any food place in the south west.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">the bus is for surfer that can surf it only for my high performace coaching. This not for learn &amp;nbsp;to surf part bof the busness&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">the bus is for surfer that can surf it only for my high performace coaching. This not for learn to surf part bof the busness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ATTRACTIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Image(s)</w:t>
       </w:r>
@@ -8288,51 +8288,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6602BD4C"/>
+    <w:nsid w:val="0F9FBF05"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>