--- v0 (2026-06-15)
+++ v1 (2026-08-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 21:20</w:t>
+              <w:t xml:space="preserve">2026-08-04 09:42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8846,51 +8846,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="0AA81953"/>
+    <w:nsid w:val="10FB14E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>