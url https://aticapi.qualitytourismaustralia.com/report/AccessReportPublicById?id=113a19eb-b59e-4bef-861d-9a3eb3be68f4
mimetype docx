--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-04 09:42</w:t>
+              <w:t xml:space="preserve">2026-10-04 10:34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2842,1482 +2842,1490 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Visual check on guests</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff will contact relevant associations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">nothing</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
-      </w:r>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">nothing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A key to any accessible facilities that are locked</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Keys are available for each guest</w:t>
+        <w:t xml:space="preserve">Advertising material, web sites and social media contain information relating to phone numbers available for non-voice communication e: Text, SMS, email and fax</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A key to any accessible facilities that are locked</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">Keys are available for each guest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating in reception</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The public transport services available are:</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Office staff provide directions to the bus stop</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An intercom system is available at the entrance of car park</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">The public transport services available are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Office staff provide directions to the bus stop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">An intercom system is available at the entrance of car park</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Instructions on use but no pictures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">don't have corridors</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">don't have corridors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have a dinning hall or Chapel that can be used for guest on the spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">we have seating inside the reception area and outside near the front door.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are ramps.</w:t>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
+        <w:t xml:space="preserve">Where steps are present are there three steps or less</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ramps have the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hand rails are fitted</w:t>
+        <w:t xml:space="preserve">There are ramps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are available</w:t>
+        <w:t xml:space="preserve">All fixed ramps are 1:14 or less</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
+        <w:t xml:space="preserve">Hand rails are fitted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Temporary ramps are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are 2 Bedroom rooms available to guests who use a wheelchair</w:t>
+        <w:t xml:space="preserve">Temporary ramps are in place for the duration of the guests stay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Ramps have a raised edge of at least 100mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bedrooms</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bedrooms  have the following facilities/amenities in place</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">There are 2 Bedroom rooms available to guests who use a wheelchair</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bedroom furniture can be re-arranged on request</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Manager on site will check and vacate the cabins in person&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Manager on site will check and vacate the cabins in person</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
@@ -8846,51 +8854,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="10FB14E0"/>
+    <w:nsid w:val="2076C0B7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>