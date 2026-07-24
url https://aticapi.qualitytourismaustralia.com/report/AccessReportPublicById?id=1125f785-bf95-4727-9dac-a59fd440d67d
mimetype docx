--- v0 (2026-05-09)
+++ v1 (2026-07-24)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-09 12:51</w:t>
+              <w:t xml:space="preserve">2026-07-24 15:51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9035,51 +9035,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="1BB045F0"/>
+    <w:nsid w:val="3448E24B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>