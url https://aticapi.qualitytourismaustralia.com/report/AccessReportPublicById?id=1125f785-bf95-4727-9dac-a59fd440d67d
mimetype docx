--- v1 (2026-07-24)
+++ v2 (2026-09-16)
@@ -360,51 +360,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Husk Farm Distillery </w:t>
+              <w:t xml:space="preserve">Husk Distillers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="392" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-24 15:51</w:t>
+              <w:t xml:space="preserve">2026-09-17 09:43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2716,1017 +2716,1025 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...40 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We identify guests needing assistance via three primary methods:    Pre-Booking: Guests can flag mobility or sensory requirements in our reservation system’s "special notes" field.  Entry Assessment: Greeting staff visually identify guests with mobility aids or high-support needs as they arrive.  Active Monitoring: Our open-plan layout provides clear sightlines, and our digital booking system ensure we know where guests are, and if bookings move tables their booking notes follow them. Floor staff maintain situational awareness of guest locations throughout their visit.  During an emergency, designated staff "sweep" assigned zones - from the lawn to the tasting room - to provide direct guidance, ensuring those identified reach our permanently open exits and assembly points safely.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Their needs will be managed individually and case by case by a dedicated team member during the evacuation procedures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Braille Displays</w:t>
-[...57 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">Braille Displays</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have braille on toilet &amp; directional signs, but nowhere else. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our tasting flights come with paper pamphlets so guests can read in their own time if the explanation was too fast or if they are hearing impaired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">Bowls, bedding, etc. are provided for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service dogs are welcome. We have designated tables which are more suitable for these bookings, with a bit more space around them and with easy access to the lawn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">We don't have a reception - rather a host desk outdoors at the entrance. There are seats nearby if guests need to sit down before being seen.</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A familiarisation tour</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We don't have a reception - rather a host desk outdoors at the entrance. There are seats nearby if guests need to sit down before being seen.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We don't often have a line, however if there was one and someone was experiencing fatigue, we would be able to support them by serving them first or offering a chair if that wasn't possible, if they made themselves known to us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not needed - all one level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have quiet spaces for parents and children on the Autism spectrum if they come at a recommended quiet time. On busy weekend days and during school holidays, we may not be able to accommodate, so it's important to let us know ahead of time.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We have quiet spaces for parents and children on the Autism spectrum if they come at a recommended quiet time. On busy weekend days and during school holidays, we may not be able to accommodate, so it's important to let us know ahead of time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
@@ -4825,51 +4833,51 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Food Safety Supervisor maintains standards of safe food preparation &amp;amp; storage to avoid cross contamination. Any potential allergens that may be present in the kitchen are flagged with guests to ensure they can make an informed decision.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Food Safety Supervisor maintains standards of safe food preparation &amp;amp; storage to avoid cross contamination. Any potential allergens that may be present in the kitchen are flagged with guests to ensure they can make an informed decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -9035,51 +9043,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3448E24B"/>
+    <w:nsid w:val="5C95A226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>