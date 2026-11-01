--- v2 (2026-09-16)
+++ v3 (2026-11-01)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-17 09:43</w:t>
+              <w:t xml:space="preserve">2026-11-01 17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -9043,51 +9043,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5C95A226"/>
+    <w:nsid w:val="14B8AB31"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>