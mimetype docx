--- v0 (2026-06-15)
+++ v1 (2026-08-15)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-15 18:02</w:t>
+              <w:t xml:space="preserve">2026-08-15 18:39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7932,51 +7932,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="72FD6102"/>
+    <w:nsid w:val="773F2EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>