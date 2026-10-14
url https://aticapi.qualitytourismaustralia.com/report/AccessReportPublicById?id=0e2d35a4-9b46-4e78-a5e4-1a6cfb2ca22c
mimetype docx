--- v1 (2026-08-15)
+++ v2 (2026-10-14)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-15 18:39</w:t>
+              <w:t xml:space="preserve">2026-10-15 10:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2419,1399 +2419,1407 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...130 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Passengers are assisted on our tours by their travelling companions. Our staff observe and check in with any passengers who may need assistance during the tour. We defer to each venue's procedures regarding emergency procedures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Emergency procedures for the touring coaches, and defer to venue staff at specific locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">None as touring coaches are not accessible to the general public</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">N/A</w:t>
+        <w:t xml:space="preserve">A clipboard to allow check-in/ticket purchase whilst seated</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our escorted touring programs are designed to help guests explore the diverse and often remote landscapes of Western Australia, and we want every traveller to have a safe, comfortable, and genuinely enjoyable experience. Because our tours venture into regional and remote environments — across natural terrain, heritage sites, and locations with limited infrastructure — they involve varying levels of physical activity that may not suit everyone at every stage of life. Each tour carries a clearly defined Activity Level to help assess suitability, we encourage everyone to review these carefully before booking. If anyone has any questions about whether a tour is the right fit, we warmly invite them to reach out — we're happy to talk through their needs, explain what's involved, and help them find the perfect journey.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">Quiet periods or early opening times for people on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our escorted touring programs are designed to help guests explore the diverse and often remote landscapes of Western Australia, and we want every traveller to have a safe, comfortable, and genuinely enjoyable experience. Because our tours venture into regional and remote environments — across natural terrain, heritage sites, and locations with limited infrastructure — they involve varying levels of physical activity that may not suit everyone at every stage of life. Each tour carries a clearly defined Activity Level to help assess suitability, we encourage everyone to review these carefully before booking. If anyone has any questions about whether a tour is the right fit, we warmly invite them to reach out — we're happy to talk through their needs, explain what's involved, and help them find the perfect journey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">Self opening entry doors or fitted with a self closer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Reception area is staffed during open hours</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Reception area is staffed during open hours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
+        <w:t xml:space="preserve">Clear and unobstructed routes through and between buildings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Accessible facilities are clearly signed and visible from all areas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">There are not steps to access the reception area</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Buses/Coaches</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There are not steps to access the reception area</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have wheelchair lifts or ramps</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tour/Transport Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The tour/transport services have the following facilities/amenities in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+        <w:t xml:space="preserve">Buses/Coaches</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Route Planning</w:t>
+        <w:t xml:space="preserve">None vehicles have wheelchair lifts or ramps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
-      </w:r>
+        <w:t xml:space="preserve">None vehicles have low floors with ramped entry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The maximum wheelchair capacity available in the fleet is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Our escorted touring programs are designed to help guests explore the diverse and often remote landscapes of Western Australia, and we want every traveller to have a safe, comfortable, and genuinely enjoyable experience. Because our tours venture into regional and remote environments — across natural terrain, heritage sites, and locations with limited infrastructure — they involve varying levels of physical activity that may not suit everyone at every stage of life. Each tour carries a clearly defined Activity Level to help assess suitability, we encourage everyone to review these carefully before booking. If anyone has any questions about whether a tour is the right fit, we warmly invite them to reach out — we're happy to talk through their needs, explain what's involved, and help them find the perfect journey.</w:t>
+        <w:t xml:space="preserve">Route Planning</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
+        <w:t xml:space="preserve">The tour route includes stops with accessible toilet facilities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our escorted touring programs are designed to help guests explore the diverse and often remote landscapes of Western Australia, and we want every traveller to have a safe, comfortable, and genuinely enjoyable experience. Because our tours venture into regional and remote environments — across natural terrain, heritage sites, and locations with limited infrastructure — they involve varying levels of physical activity that may not suit everyone at every stage of life. Each tour carries a clearly defined Activity Level to help assess suitability, we encourage everyone to review these carefully before booking. If anyone has any questions about whether a tour is the right fit, we warmly invite them to reach out — we're happy to talk through their needs, explain what's involved, and help them find the perfect journey.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">For overnight stays, wheelchair accessible rooms are available</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">N/A - we operate 120 different tours across WA, Australia and overseas each year, and have over 300 venues in our database. It is impractical to answer this question.&amp;nbsp;&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">N/A - we operate 120 different tours across WA, Australia and overseas each year, and have over 300 venues in our database. It is impractical to answer this question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We work with approximately 300 different venues, tours and attractions (built and nature based) each year to help deliver our group tour itineraries. In regional and remote locations there is significant variation in the level of accessibility, facilities, and services available. We do our best to secure suitable accessible venues, tours and attractions, we are always happy to discuss individual accessibility needs to help determine the suitability of a particular tour.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We work with approximately 300 different venues, tours and attractions (built and nature based) each year to help deliver our group tour itineraries. In regional and remote locations there is significant variation in the level of accessibility, facilities, and services available. We do our best to secure suitable accessible venues, tours and attractions, we are always happy to discuss individual accessibility needs to help determine the suitability of a particular tour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7932,51 +7940,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="773F2EA8"/>
+    <w:nsid w:val="2C02FCA5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>