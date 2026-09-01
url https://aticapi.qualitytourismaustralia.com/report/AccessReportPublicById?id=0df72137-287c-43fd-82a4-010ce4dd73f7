--- v0 (2026-07-01)
+++ v1 (2026-09-01)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-02 06:10</w:t>
+              <w:t xml:space="preserve">2026-09-02 02:06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2997,1334 +2997,1342 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">https://seppeltsfield.com.au/accessibility-at-seppeltsfield/</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff trained as evacuation and fire wardens will check with customers to see if assistance is required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff trained as evacuation and fire wardens will assist as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Not specified</w:t>
+        <w:t xml:space="preserve">https://seppeltsfield.com.au/accessibility-at-seppeltsfield/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">For bookings made onsite, the ticket booth/counter/box office is accessible for people using a wheelchair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A step free map/guide</w:t>
+        <w:t xml:space="preserve">The business provides a toilet area for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Service animals are welcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Seating is provided around the site for visitors to utilise, including outside cellar door.</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
+        <w:t xml:space="preserve">A step free map/guide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off zone</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating is provided around the site for visitors to utilise, including outside cellar door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The descriptions for our online bookable experiences include a link to our Accessibility Page and an email address to contact us for any additional questions or specific assistance required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Car Park and Access amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following Car Park and Access amenities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
+        <w:t xml:space="preserve">A drop off zone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
+        <w:t xml:space="preserve">Designated disabled parking bays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
+        <w:t xml:space="preserve">Level or ramped access from the car park to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
+        <w:t xml:space="preserve">Kerb ramps are in place where a pavement or walkway needs to be crossed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessibility ramps are in place where possible inside and outside of buildings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Glass doors are fitted with a visual sighting strip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door is a minimum of 850mm wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All public buildings on the Estate have accessible entrances</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Floors, walls, counters and furniture are of contrasting colours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+        <w:t xml:space="preserve">Tableware/glassware contrast with the table surface or table cloth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Display units, Televisions, Video displays etc. are  open captioned</w:t>
+        <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Some areas of our heritage buildings are not accessible to all visitors, but main visitor areas are accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">Display units, Televisions, Video displays etc. are  open captioned</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating if provided in Cellar Door for guests undertaking a wine tasting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For displays, exhibits, commentary and live performances the following amenities are in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Wheelchair accessible spaces/seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Self guided and guided tours around the Estate are offered. Seating is available at various locations on the tour routes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Some areas of the Estate that are not open for daily general public access, are not fully accessible. Some tour routes can be modified, but some private tour locations within the heritage buildings are not fully accessible. This is clearly detailed on our website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Some private tour locations within the heritage buildings are not fully accessible. &amp;nbsp;This is clearly detailed on our website.</w:t>
+        <w:t xml:space="preserve">Some private tour locations within the heritage buildings are not fully accessible. This is clearly detailed on our website.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ramps</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
@@ -6224,51 +6232,51 @@
         <w:t xml:space="preserve">Vegetarian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Food safety systems in place and all staff are trained in food safety. &amp;nbsp;Designated chopping board and toasty machines used for gluten free options.</w:t>
+        <w:t xml:space="preserve">Food safety systems in place and all staff are trained in food safety. Designated chopping board and toasty machines used for gluten free options.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -10657,51 +10665,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="34ED29C7"/>
+    <w:nsid w:val="3AD559B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>