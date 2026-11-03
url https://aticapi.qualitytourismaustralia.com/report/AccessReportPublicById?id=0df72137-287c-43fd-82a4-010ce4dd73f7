--- v1 (2026-09-01)
+++ v2 (2026-11-03)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-09-02 02:06</w:t>
+              <w:t xml:space="preserve">2026-11-04 01:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10665,51 +10665,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3AD559B4"/>
+    <w:nsid w:val="10A65194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>