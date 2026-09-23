--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -725,51 +725,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">None</w:t>
+              <w:t xml:space="preserve">https://sites.google.com/view/my-favourite-kitchen/home</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-01 14:35</w:t>
+              <w:t xml:space="preserve">2026-09-23 16:50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1998,51 +1998,51 @@
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do provide seating at our food van. Our set up is designed around fast food type service with wait times generally no longer than just a few minutes.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We do provide seating at our food van. Our set up is designed around fast food type service with wait times generally no longer than just a few minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We have quick turn around times for our food and beverage offerings. We are easily accesable being within the Greens Pool Carpark with ample ACROD parking within 20 to 30 metres of the food van.</w:t>
@@ -2179,51 +2179,51 @@
         <w:t xml:space="preserve">The accessible entrance is clearly signed from the parking bay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are located within the Greens Pool Car park&amp;nbsp; Having easy access to the food van from ample ACROD parking</w:t>
+        <w:t xml:space="preserve">We are located within the Greens Pool Car park Having easy access to the food van from ample ACROD parking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
@@ -2299,101 +2299,101 @@
         <w:t xml:space="preserve">There are no Steps between the ACROD Parking and the food van</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There arent Access issues between the ACROD Parking and the&amp;nbsp; food van. The food is displayed in fridges at head type height assisting selection. The staff are friendly, able and very willing to explain and assist re food and beverage&amp;nbsp; selections and what is in the food provided&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">There arent Access issues between the ACROD Parking and the food van. The food is displayed in fridges at head type height assisting selection. The staff are friendly, able and very willing to explain and assist re food and beverage selections and what is in the food provided</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No Steps are within the Greens Pool Car park and to reach our food van from your vehicle at the Greens Pool Car Park. We are easily accessible. &amp;nbsp;However if you are wanting to go down to the Greens Pool Beach there are several stairs to navigate. There are some vantage points that can be navigated which are wheelchair friendly.</w:t>
+        <w:t xml:space="preserve">No Steps are within the Greens Pool Car park and to reach our food van from your vehicle at the Greens Pool Car Park. We are easily accessible. However if you are wanting to go down to the Greens Pool Beach there are several stairs to navigate. There are some vantage points that can be navigated which are wheelchair friendly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We do not provide change rooms or Accessible toilets ourselves as My Favourite Kitchen . However there are wheel chair accessible toilets that are suitable for various disability users within 50 metres of the food van. a Change room with seating is also available within the rest room complex. &amp;nbsp;It should be noted that these toilets are modern &amp;nbsp;Pit type Toilets but are kept clean and do not smell like old fashioned pit type toilets did. It should also be noted that their is no water or waste bins &amp;nbsp;provided by Parks and Wildlife although the toilets are provided with Sanitiser dispensers.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We do not provide change rooms or Accessible toilets ourselves as My Favourite Kitchen . However there are wheel chair accessible toilets that are suitable for various disability users within 50 metres of the food van. a Change room with seating is also available within the rest room complex. It should be noted that these toilets are modern Pit type Toilets but are kept clean and do not smell like old fashioned pit type toilets did. It should also be noted that their is no water or waste bins provided by Parks and Wildlife although the toilets are provided with Sanitiser dispensers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2680,51 +2680,51 @@
         <w:t xml:space="preserve">Vegan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We are a nut free food van and our offerings of foods are compartmentalised using once use type packaging gloves are always used when handling food outside of their containers and changed between food groups.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">We are a nut free food van and our offerings of foods are compartmentalised using once use type packaging gloves are always used when handling food outside of their containers and changed between food groups.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -2867,51 +2867,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">If&amp;nbsp; you have any trouble in reaching the service window or seeing our food displays etc. Please let our friendly staff know and we will assist you with your needs.</w:t>
+        <w:t xml:space="preserve">If you have any trouble in reaching the service window or seeing our food displays etc. Please let our friendly staff know and we will assist you with your needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -7032,51 +7032,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5BDC0225"/>
+    <w:nsid w:val="41C446A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>