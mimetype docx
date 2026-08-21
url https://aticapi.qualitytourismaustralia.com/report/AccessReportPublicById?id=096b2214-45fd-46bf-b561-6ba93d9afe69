--- v0 (2026-06-27)
+++ v1 (2026-08-21)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-27 17:24</w:t>
+              <w:t xml:space="preserve">2026-08-21 16:26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -7745,51 +7745,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="685150E3"/>
+    <w:nsid w:val="34C814BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>