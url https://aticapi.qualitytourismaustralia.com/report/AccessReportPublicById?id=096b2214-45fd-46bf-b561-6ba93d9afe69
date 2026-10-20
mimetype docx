--- v1 (2026-08-21)
+++ v2 (2026-10-20)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-21 16:26</w:t>
+              <w:t xml:space="preserve">2026-10-20 14:02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2260,751 +2260,759 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exits to the emergency evacuation point does not include stairways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our guest are welcomed to inform us of any accessibilty concerns at the time of booking, and this is noted on the booking details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This is assessed on an individual case basis, when we have been informed of any concerns by our guests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our Welcome folder and Room guide is available in paper or digital form, which can be translated using google translate. We also use QR codes with linked Youtube videos for assistance with troubleshooting, captions can be added if required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The nature and layout of the property limits our capacity to provide suitable accommodation for guests requiring a service dog, we invite individuals to reach out and discuss this directly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Seating options are available in the gardens near the self check-in area, if guest arrive prior to check-in time, they are welcomed to take a seat here.</w:t>
+        <w:t xml:space="preserve">Booking information and websites are compatible with screen readers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating options are available in the gardens near the self check-in area, if guest arrive prior to check-in time, they are welcomed to take a seat here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Each cottage has one parking space allocated, either directly outside of or in close proximity to the cottage. </w:t>
+        <w:t xml:space="preserve">Self check-in is available and time after 2pm and is very straightforward! If guests arrive earlier, they are invited to wander the gardens and make use of the seating options available on the central lawns. We invite guests to reach out to us directly if there are any specific consideration we can work with them to accommodate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
-[...35 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+        <w:t xml:space="preserve">Documents are available in plain English for people with cognitive impairment (This may include instructions, guides, menus and general information)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The driveway surface is loose stone and we ask guests to take caution.</w:t>
+        <w:t xml:space="preserve">Each cottage has one parking space allocated, either directly outside of or in close proximity to the cottage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest pathway is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">There 3 successive steps or less on any path or at any doorway</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The driveway surface is loose stone and we ask guests to take caution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a clear path through the room</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Each of our cottages require at least one step up to enter through the front door. Once inside, all cottages with the exception of Ironbark have no internal steps.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ACCOMMODATION</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Room Amenities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
+        <w:t xml:space="preserve">Televisions are equipped with closed captioning capability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Openings are a minimum of 840mm as a minimum wide</w:t>
+        <w:t xml:space="preserve">There is a clear path through the room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
+        <w:t xml:space="preserve">Housekeeping procedures instruct staff not to reposition furniture that has been moved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
+        <w:t xml:space="preserve">Openings are a minimum of 840mm as a minimum wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
+        <w:t xml:space="preserve">There luggage racks for at least two suitcases</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
+        <w:t xml:space="preserve">There at least one chair with rigid arms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
+        <w:t xml:space="preserve">Wardrobe and drawer handles are easy to grip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+        <w:t xml:space="preserve">The bedside lamp switch is easy to reach from the bed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+        <w:t xml:space="preserve">The bed height is no higher than 680mm from the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The business offers a range of non-allergenic bedding</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our heritage-listed cottages were built in the 1800's therefore unfortunately there are some physical accessibility limitations that we are unable to work around. Therefore, to ensure our guests make a the best choice possible for their needs, we try to be as transparent as possible regarding the specific facilities of each cottage in the descriptions on our website descriptions. We invite our guests to get in touch with any accessibility concerns they may have, or considerations they may require.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Our heritage-listed cottages were built in the 1800's therefore unfortunately there are some physical accessibility limitations that we are unable to work around. Therefore, to ensure our guests make a the best choice possible for their needs, we try to be as transparent as possible regarding the specific facilities of each cottage in the descriptions on our website descriptions. We invite our guests to get in touch with any accessibility concerns they may have, or considerations they may require.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -7745,51 +7753,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="34C814BE"/>
+    <w:nsid w:val="2E981CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>