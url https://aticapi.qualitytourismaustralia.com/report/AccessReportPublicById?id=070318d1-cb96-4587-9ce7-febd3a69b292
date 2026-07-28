--- v0 (2026-05-25)
+++ v1 (2026-07-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-25 17:32</w:t>
+              <w:t xml:space="preserve">2026-07-29 08:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -10885,51 +10885,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="49CC5E68"/>
+    <w:nsid w:val="41C84BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>