--- v1 (2026-07-28)
+++ v2 (2026-09-28)
@@ -725,51 +725,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">https://aspenholidayparks.com.au/darwin-freespirit-resort/</w:t>
+              <w:t xml:space="preserve">https://aspengroup.com.au/holidays/holiday-parks/darwin-free-spirit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="379" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="FFFFFF" w:color="auto" w:val="clear"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:sz w:val="28"/>
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-29 08:30</w:t>
+              <w:t xml:space="preserve">2026-09-29 09:28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1742,51 +1742,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Public areas</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">7</w:t>
+            <w:t xml:space="preserve">8</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2561,51 +2561,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000027 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">19</w:t>
+            <w:t xml:space="preserve">20</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3410,52 +3410,77 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pre arrival calls are made the day before arrival to ensure we have all guests information and payments, this ensures the wait time is short.Access to the sports lounge from the reception area which is airconditioned and with seating.&amp;nbsp;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Pre arrival calls are made the day before arrival to ensure we have all guests information and payments, this ensures the wait time is short.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Access to the sports lounge from the reception area which is airconditioned and with seating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
@@ -6104,51 +6129,51 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Additional food prep areas and equipment&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Additional food prep areas and equipment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -6708,64 +6733,132 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Quiet rooms, marquees or spaces are available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All event bookings are managed via email, with details and contact information available on our website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All resort venues are located within close proximity to each other, so transport between venues is not required. However, assistance can be provided by our friendly team if needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Please note, we only provide water for guide and service animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A public bus stop is conveniently located right in front of our main entrance, and all buses servicing this route are fully accessible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -10885,51 +10978,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="41C84BF6"/>
+    <w:nsid w:val="25FE2766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>