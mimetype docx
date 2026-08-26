--- v0 (2026-06-24)
+++ v1 (2026-08-26)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-06-25 08:29</w:t>
+              <w:t xml:space="preserve">2026-08-26 21:25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1238,51 +1238,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Other Information</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000006 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1301,51 +1301,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000007 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">6</w:t>
+            <w:t xml:space="preserve">5</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2834,288 +2834,137 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc0000000004"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Emergency Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">The business has an emergency management and evacuation plan for guests with a disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Emergency and evacuation procedures are explained on arrival</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are visual device/s to alert occupants to evacuate.</w:t>
-[...55 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Guests with disabilities are noted in the guest log book for emergency and evacuation purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">An accessibility guide is available on the website</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At Hotel Vera, the safety and accessibility of our guests and staff are our top priorities. We ensure that all exit routes and emergency exits remain free and clear at all times through the following measures:    Regular Inspections: Our team conducts frequent checks of all corridors, stairwells, and exit doors to ensure they are unobstructed and accessible.  Clear Signage: All exits are clearly marked with illuminated signage to guide guests safely in case of an emergency.  Staff Training: All staff members are trained to keep exit paths clear and to immediately address any obstructions.  No Storage Policy: We strictly prohibit the storage of any items in hallways, stairwells, or in front of exit doors.  Maintenance Protocols: Any maintenance or cleaning activities are scheduled to avoid blocking exits, and temporary obstructions are never permitted.  Guest Awareness: Information about emergency exits and evacuation procedures is provided in each guest room and at key locations throughout the hotel.   By maintaining these standards, Hotel Vera ensures that exit access is always available, supporting the safety and peace of mind of all our guests and staff.</w:t>
-[...155 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve">https://accreditation.qualitytourismaustralia.com/report/AccessReportPublicHtml2/039f1a46-23b3-4bd9-895a-658bfa71e701</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Our website meets WCAG 2.0 accessibility standards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
@@ -10642,51 +10491,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5AA03B02"/>
+    <w:nsid w:val="6BA933AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>