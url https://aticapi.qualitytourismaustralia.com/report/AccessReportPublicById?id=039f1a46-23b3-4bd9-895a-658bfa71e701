--- v1 (2026-08-26)
+++ v2 (2026-10-22)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-26 21:25</w:t>
+              <w:t xml:space="preserve">2026-10-22 21:19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1679,51 +1679,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000013 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">9</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1868,51 +1868,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Ramps</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000016 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2246,51 +2246,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2309,51 +2309,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">18</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2372,51 +2372,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">17</w:t>
+            <w:t xml:space="preserve">18</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2435,51 +2435,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">21</w:t>
+            <w:t xml:space="preserve">23</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3464,52 +3464,156 @@
         <w:t xml:space="preserve">Luggage assistance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">At Hotel Vera, we are committed to ensuring that all guests, including those with disabilities that cause fatigue, have a comfortable and accessible experience. To minimize the impact of long wait times, we offer the following accommodations:Priority Service: Guests who experience fatigue due to their disability can request priority check-in and assistance at reception to reduce waiting periods.Seating Availability: Comfortable seating is available in all waiting areas, and staff are trained to offer a seat promptly to guests who may need to rest.Flexible Arrangements: We are happy to arrange for in-room check-in or concierge services upon request, so guests can relax in their room while formalities are completed.Assistance on Request: Our team is always available to provide support, including escorting guests to their rooms or facilities to minimize exertion.If you require any specific accommodations to reduce wait times or support your comfort, please let our staff know in advance or upon arrival. We are dedicated to making your stay as smooth and restful as possible.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">At Hotel Vera, we are committed to ensuring that all guests, including those with disabilities that cause fatigue, have a comfortable and accessible experience. To minimize the impact of long wait times, we offer the following accommodations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Priority Service: Guests who experience fatigue due to their disability can request priority check-in and assistance at reception to reduce waiting periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seating Availability: Comfortable seating is available in all waiting areas, and staff are trained to offer a seat promptly to guests who may need to rest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Flexible Arrangements: We are happy to arrange for in-room check-in or concierge services upon request, so guests can relax in their room while formalities are completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Assistance on Request: Our team is always available to provide support, including escorting guests to their rooms or facilities to minimize exertion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you require any specific accommodations to reduce wait times or support your comfort, please let our staff know in advance or upon arrival. We are dedicated to making your stay as smooth and restful as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
@@ -4971,51 +5075,73 @@
         <w:t xml:space="preserve">Non-allergenic cleaning products are used</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We have automatic door opener Wheelchair height compliant basinsHandheld portable light switches so lights can be easily turned off</w:t>
+        <w:t xml:space="preserve">We have automatic door opener </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wheelchair height compliant basins</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Handheld portable light switches so lights can be easily turned off</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc0000000021"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bathrooms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
@@ -5644,52 +5770,228 @@
         <w:t xml:space="preserve">Room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Refer to: https://www.visitballarat.com.au/stories/5-accessible-places-to-stay-in-ballaratThe Tourello Suite is one of just seven personalised rooms at the boutique Hotel Vera Ballarat. Sydney artist Tonee Messiah's oil on canvas&amp;nbsp;Left Side Living perfectly complements the space's sunset shade, instilling a sense of romance and respite. The room features a luxe king-size bed, Bed Threads linen, Salus body products and Tekla organic cotton bath robes.Accessibility features include an automatic door which is opened with a key access card, lever handles on tapware, shower seat, grab handles on the shower and toilet, plus toilet backrest.https://www.visitballarat.com.au/stories/10-accessible-ways-to-experience-ballaratRyan Smith from The Access Agency says:You might think that due to the décor,&amp;nbsp;Hotel Vera is all about style. You’d be right, but it’s also about service (and access).The Tourello Suite is the beautifully-appointed accessible room. The old circular servants' switch sits across from the push button for the power-opening door – tradition next to stylish innovation, which is kind of a metaphor for this property.The bathroom really is a masterclass in how style and access can not only co-exist but compliment one another. There’s even a light that softly radiates as the sensors find you in the bathroom at night.Elsewhere, there’s a wide hallway connecting the ground floor rooms, a stairway with handrails and tactile indicators for visitors who are blind or low vision.If you’re looking for a luxury, accessible stay in Ballarat, you’d be hard pressed to beat Vera.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Refer to: https://www.visitballarat.com.au/stories/5-accessible-places-to-stay-in-ballarat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Tourello Suite is one of just seven personalised rooms at the boutique Hotel Vera Ballarat. Sydney artist Tonee Messiah's oil on canvasLeft Side Living perfectly complements the space's sunset shade, instilling a sense of romance and respite. The room features a luxe king-size bed, Bed Threads linen, Salus body products and Tekla organic cotton bath robes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Accessibility features include an automatic door which is opened with a key access card, lever handles on tapware, shower seat, grab handles on the shower and toilet, plus toilet backrest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">https://www.visitballarat.com.au/stories/10-accessible-ways-to-experience-ballarat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ryan Smith from The Access Agency says:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">You might think that due to the décor,Hotel Vera is all about style. You’d be right, but it’s also about service (and access).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Tourello Suite is the beautifully-appointed accessible room. The old circular servants' switch sits across from the push button for the power-opening door – tradition next to stylish innovation, which is kind of a metaphor for this property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The bathroom really is a masterclass in how style and access can not only co-exist but compliment one another. There’s even a light that softly radiates as the sensors find you in the bathroom at night.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Elsewhere, there’s a wide hallway connecting the ground floor rooms, a stairway with handrails and tactile indicators for visitors who are blind or low vision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you’re looking for a luxury, accessible stay in Ballarat, you’d be hard pressed to beat Vera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc0000000022"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc0000000023"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
@@ -6033,52 +6335,228 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Procedures to Avoid Cross-Contamination of Food ProductsOur restaurant is committed to food safety and takes the following steps to prevent cross-contamination:Separate Preparation Areas: We use designated areas and equipment for preparing different types of food, such as raw meats, seafood, and ready-to-eat items.Clean and Sanitize: All surfaces, utensils, and equipment are thoroughly cleaned and sanitized between uses and after handling allergens or raw foods.Hand Hygiene: Staff wash their hands frequently, especially after handling raw ingredients, allergens, or switching between tasks.Color-Coded Equipment: We use color-coded cutting boards and utensils to keep foods separate and reduce the risk of cross-contact.Proper Storage: Foods are stored in sealed containers and kept separate in refrigerators and pantries to prevent drips or spills from contaminating other items.Staff Training: All team members receive regular training on food safety, allergen management, and cross-contamination prevention.Allergen Awareness: We take extra care when preparing meals for guests with allergies or dietary restrictions, including using separate utensils and cooking surfaces when needed.If you have specific dietary needs or concerns, please let our staff know so we can take every precaution to ensure your meal is safe.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Procedures to Avoid Cross-Contamination of Food Products</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Our restaurant is committed to food safety and takes the following steps to prevent cross-contamination:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Separate Preparation Areas: We use designated areas and equipment for preparing different types of food, such as raw meats, seafood, and ready-to-eat items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Clean and Sanitize: All surfaces, utensils, and equipment are thoroughly cleaned and sanitized between uses and after handling allergens or raw foods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Hand Hygiene: Staff wash their hands frequently, especially after handling raw ingredients, allergens, or switching between tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Color-Coded Equipment: We use color-coded cutting boards and utensils to keep foods separate and reduce the risk of cross-contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Proper Storage: Foods are stored in sealed containers and kept separate in refrigerators and pantries to prevent drips or spills from contaminating other items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Staff Training: All team members receive regular training on food safety, allergen management, and cross-contamination prevention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allergen Awareness: We take extra care when preparing meals for guests with allergies or dietary restrictions, including using separate utensils and cooking surfaces when needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">If you have specific dietary needs or concerns, please let our staff know so we can take every precaution to ensure your meal is safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
       </w:r>
@@ -6314,64 +6792,111 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bar Servery and restaurant entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have two accessible entrance points into the restaurant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We have two accessible toilets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">All guests are personally greeted at the door and ushered to their table ensuring clearance and dignity is maintained at all times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">We are a chef's hatted restaurant so all guests are looked after with the utmost care</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr>
@@ -10491,51 +11016,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6BA933AA"/>
+    <w:nsid w:val="51D9AC03"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>