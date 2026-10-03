--- v0 (2026-08-14)
+++ v1 (2026-10-03)
@@ -781,51 +781,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-14 21:23</w:t>
+              <w:t xml:space="preserve">2026-10-04 08:58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1735,51 +1735,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Internal Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000014 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">8</w:t>
+            <w:t xml:space="preserve">7</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2176,51 +2176,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">ATTRACTIONS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000021 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2239,51 +2239,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Attractions Basics</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000022 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2302,51 +2302,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">COMMON AREAS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000023 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2365,51 +2365,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Play Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000024 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">13</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2428,51 +2428,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Parks and gardens</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000025 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">14</w:t>
+            <w:t xml:space="preserve">13</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2491,51 +2491,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">FOOD AND DRINK</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000026 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2554,51 +2554,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Dining Spaces</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000027 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">16</w:t>
+            <w:t xml:space="preserve">15</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2617,51 +2617,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">EVENTS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000028 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2680,51 +2680,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Events</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000029 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">18</w:t>
+            <w:t xml:space="preserve">17</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2743,51 +2743,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000030 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">20</w:t>
+            <w:t xml:space="preserve">19</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -3682,51 +3682,51 @@
         <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Staff monitor waiting lines and assist visitors where needed. &amp;nbsp;This may be moving them to be assisted quicker or offering a place to sit.</w:t>
+        <w:t xml:space="preserve">Staff monitor waiting lines and assist visitors where needed. This may be moving them to be assisted quicker or offering a place to sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
@@ -4176,155 +4176,50 @@
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lifts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Premises has lifts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
-[...103 lines deleted...]
-      <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Internal Spaces</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
@@ -4567,51 +4462,80 @@
         <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are hearing loops in a number of spaces at Melbourne Museum. Hearing Loops are located in:Ground Floor, First Peoples - Creation CinemaLower Floor, Theatre</w:t>
+        <w:t xml:space="preserve">There are hearing loops in a number of spaces at Melbourne Museum. Hearing Loops are located in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ground Floor, First Peoples - Creation Cinema</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lower Floor, Theatre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displays, exhibits, commentary and live performances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -5980,51 +5904,51 @@
         <w:t xml:space="preserve">MM Escalators</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Children's Gallery includes an indoor play space plus outdoor area.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Children's Gallery includes an indoor play space plus outdoor area.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc0000000025"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parks and gardens</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
@@ -6658,51 +6582,51 @@
         <w:t xml:space="preserve">Halal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The Cafe operators are aware of the health and safety requirements and have procedures in place.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">The Cafe operators are aware of the health and safety requirements and have procedures in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There is a sample menu available online</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sample menu is available here - </w:t>
@@ -11266,51 +11190,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="24E19F19"/>
+    <w:nsid w:val="4D6C94E9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>