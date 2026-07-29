--- v0 (2026-05-30)
+++ v1 (2026-07-29)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-05-30 23:50</w:t>
+              <w:t xml:space="preserve">2026-07-30 07:05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8200,51 +8200,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="7C4FBDFB"/>
+    <w:nsid w:val="3827D959"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>