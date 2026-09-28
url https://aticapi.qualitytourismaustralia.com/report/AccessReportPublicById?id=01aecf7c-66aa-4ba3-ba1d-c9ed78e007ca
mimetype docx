--- v1 (2026-07-29)
+++ v2 (2026-09-28)
@@ -788,51 +788,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-30 07:05</w:t>
+              <w:t xml:space="preserve">2026-09-28 19:16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -2686,1238 +2686,1260 @@
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Exit doors are able to be opened by all occupants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evacuation point is clearly marked by a sign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing/>
-[...63 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Through ongoing training in customer service, risk management protocols and emergency procedures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plain English</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Office Manager will be responsible for marshalling staff, volunteers, and any other person in the BTF office to the appropriate exit and to do a head count at the Evacuation Assembly Point. If the Office Manager is not in the building at the time, then the Events Manager will take this responsibility. In the event that neither is in the office at the time, the responsibility will fall to the most senior person at the time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc0000000005"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Communications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve">Our business offers the following alternative communication methods</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business accepts the companion card</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve">Plain English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
-[...34 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve">There is easy to read signage and information (e.g. menus and emergency information)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
-[...14 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Toc0000000006"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Other Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The business accepts the companion card</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc0000000007"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guide Dog and Service Animals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating available at reception</w:t>
+        <w:t xml:space="preserve">The business provides a secure area with shade and water for service animals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business provides the following services for services animals: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Not specified</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc0000000008"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">GENERAL</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pre-arrival, arrival and reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following in place to support guests during pre-arrival, arrival and reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
+        <w:t xml:space="preserve">There is a reception/public entryway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
+        <w:t xml:space="preserve">Seating available at reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">A lower counter at reception/ticket office</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
+        <w:t xml:space="preserve">A tablet with text to voice or pen and paper at reception to aid in communication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve">Lighting in the reception area is even and glare free</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
+        <w:t xml:space="preserve">Information and maps are available in written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">There is ample seating available for guests as well as indoor and covered outdoor areas adjacent to reception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc0000000010"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
+        <w:t xml:space="preserve">A space for parents and children on the Autism Spectrum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc0000000011"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Entry</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The business has the following amenities/systems in place for entry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
+        <w:t xml:space="preserve">A drop off point close to the entrance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
+        <w:t xml:space="preserve">A path of access to the building is slip resistance and even</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
+        <w:t xml:space="preserve">A path of access to the building is clear of obstruction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
+        <w:t xml:space="preserve">Door jams/doors are of a contrasting colour to surrounding walls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
+        <w:t xml:space="preserve">Door handles are of a contrasting colour to the door</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
+        <w:t xml:space="preserve">Signage is written in a contrasting colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+        <w:t xml:space="preserve">Signage is written in a Sans Serif font and use upper and lower case letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
+        <w:t xml:space="preserve">The entry door has self opening or a light opening pressure (for manual operations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
-[...23 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">The entrance sill is less than 13mm</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
+        <w:t xml:space="preserve">There a clear space of at least 1500mm x 1500mm in front of all doors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The entrance door mats have a thickness less than 13mm and a width of 7500mm or greater</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc0000000012"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Internal Spaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
+        <w:t xml:space="preserve">Interior walls are matte or low sheen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">880mm</w:t>
+        <w:t xml:space="preserve">Any protruding or overhanging obstructions are at least 2meters above the floor or are protected</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
+        <w:t xml:space="preserve">Floor surfaces are hard or short pile carpet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Even lighting</w:t>
+        <w:t xml:space="preserve">Seating is available for guests unable to stand for long periods</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The width of the smallest corridor is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">880mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seating</w:t>
+        <w:t xml:space="preserve">There is a quiet space for parents and children on the Autism Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">External paths of travel</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Public areas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The public areas have the following amenities  in place</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
+        <w:t xml:space="preserve">Even lighting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+        <w:t xml:space="preserve">Seating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Steps</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc0000000014"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External Paths</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">External paths of travel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">There are steps.</w:t>
+        <w:t xml:space="preserve">Surfaces are concrete, asphalt, smooth paving or hard packed fine gravel (max aggregate size 13mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
+        <w:t xml:space="preserve">Pathways are wider than 900mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+        <w:t xml:space="preserve">There are steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
+        <w:t xml:space="preserve">Top and bottom steps are easily distinguished through colour contrast or the use of TGSIs (Tactile Ground Surface Indicators)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t xml:space="preserve">All steps or staircases have enclosed risers</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overnight Stops</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">0</w:t>
+        <w:t xml:space="preserve">The underside of all staircases are enclosed or protected to a height of at least 2 metres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Walking Tours</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Handrails fitted to all open sets of steps</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">TOUR OPERATORS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc0000000017"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Route Planning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
+        <w:t xml:space="preserve">Overnight Stops</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The total number of wheelchair passengers that can be catered for at overnight stops are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+        <w:t xml:space="preserve">Walking Tours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+        <w:t xml:space="preserve">Multi-paced to account for slower walkers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc0000000018"/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Guides have been trained in the following</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Use of clear/simple English</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Correct pronunciation for lip readers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Bibbulmun Track: it is one of the world’s great long distance walk trails, stretching 1000km from Kalamunda, a suburb in the hills on the outskirts of Perth, to the historic town of Albany on the south coast. It passes through the heart of the scenic south west of Western Australia. Most of the 1000km is for walkers only.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">COMMON AREAS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc0000000020"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FOOD AND DRINK</w:t>
       </w:r>
@@ -8200,51 +8222,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3827D959"/>
+    <w:nsid w:val="3C91838E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>