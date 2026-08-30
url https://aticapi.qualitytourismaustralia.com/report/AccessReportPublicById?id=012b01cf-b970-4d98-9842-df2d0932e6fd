--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-07-15 10:08</w:t>
+              <w:t xml:space="preserve">2026-08-30 17:55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -8264,51 +8264,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="5F9D26C1"/>
+    <w:nsid w:val="40EEA882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>