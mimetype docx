--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -777,51 +777,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5799"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026-08-30 17:55</w:t>
+              <w:t xml:space="preserve">2026-10-15 12:31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="50E51090">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
         <w:spacing/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr/>
         <w:id w:val="-1759435426"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -1920,51 +1920,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">TOUR OPERATORS</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000017 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -1983,51 +1983,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Tour/Transport Services</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000018 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2046,51 +2046,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Guides</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000019 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">9</w:t>
+            <w:t xml:space="preserve">10</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:spacing/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
@@ -2109,51 +2109,51 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">Report Disclaimer</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:tab/>
             <w:t xml:space="preserve"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:instrText xml:space="preserve">PAGEREF _Toc0000000020 \h</w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:t xml:space="preserve">11</w:t>
+            <w:t xml:space="preserve">12</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="50B7E526">
           <w:pPr>
             <w:spacing/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
@@ -2802,76 +2802,76 @@
         <w:t xml:space="preserve">A familiarisation tour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Accurate departure times short pre arrival time&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Accurate departure times short pre arrival time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As most guest are required to have a drivers license and must be able to wear a helmet this restricts a lot of these to being passengers only andthere carer generally drives.&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">As most guest are required to have a drivers license and must be able to wear a helmet this restricts a lot of these to being passengers only andthere carer generally drives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc0000000009"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cognitive Impairment Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -3364,51 +3364,51 @@
         <w:t xml:space="preserve">All corridors greater than 900mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">No overhanging obstacles&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">No overhanging obstacles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc0000000013"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public areas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -3555,51 +3555,62 @@
         <w:t xml:space="preserve">A written transcript where audio description is provided i.e. display commentary, tour commentary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">&amp;nbsp;saftey briefs are verbal then repeated on display TV for Jet ski tours BBuggy4x4 Tours are verbal only</w:t>
+        <w:t xml:space="preserve">saftey briefs are verbal then repeated on display TV for Jet ski tours </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">BBuggy4x4 Tours are verbal only</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc0000000015"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">External Paths</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
@@ -3677,51 +3688,51 @@
         <w:t xml:space="preserve">No steps</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">For easy access vehicle is brought to back door and guests are assisted&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">For easy access vehicle is brought to back door and guests are assisted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc0000000016"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Public Toilets/Adult change facilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
@@ -3982,51 +3993,51 @@
         <w:t xml:space="preserve">Audio visual displays are sub titles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tour time is maximum 2 to 2.5 hours off road or on the water no toilet available&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Tour time is maximum 2 to 2.5 hours off road or on the water no toilet available</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc0000000019"/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Guides</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -4099,51 +4110,51 @@
         </w:numPr>
         <w:spacing/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, the following further information can assist guests:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing/>
         <w:rPr/>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guests can be assisted on and off the jet skis but must be able to swim as with all patrons&amp;nbsp;</w:t>
+        <w:t xml:space="preserve">Guests can be assisted on and off the jet skis but must be able to swim as with all patrons</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA74407">
       <w:pPr>
         <w:spacing w:before="120" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgBorders/>
           <w:pgNumType w:fmt="decimal"/>
           <w:cols w:num="1" w:equalWidth="1" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E6F98B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing/>
@@ -8264,51 +8275,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="40EEA882"/>
+    <w:nsid w:val="33394E7B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:pPr>
         <w:spacing/>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>